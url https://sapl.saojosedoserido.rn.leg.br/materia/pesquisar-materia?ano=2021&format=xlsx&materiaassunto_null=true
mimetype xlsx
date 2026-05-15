--- v0 (2025-11-05)
+++ v1 (2026-05-15)
@@ -54,1063 +54,1063 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira, Mesa Diretora - MDI</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/553/plo_001.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/553/plo_001.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os novos vencimentos dos cargos de provimento efetivo da Câmara Municipal de São José do Seridó/RN, em razão do valor do novo salário mínimo nacional, fixado pela Medida Provisória nº 1.021, de 30 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jackson Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/554/plo_002.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/554/plo_002.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São José do Seridó, Estado do Rio Grande do Norte, a participar do Consórcio Intermunicipal de Saúde do Seridó — CISS — AMS, e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Regula o processo administrativo no âmbito do Município de São José do Seridó-RN, e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/556/plo_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/556/plo_004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do Fundeb, no âmbito do Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/557/plo_005.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/557/plo_005.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/558/plo_006.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/558/plo_006.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/559/plo_007.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/559/plo_007.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal — REFIS/2021 no âmbito do Município de São José do Seridó/RN, autorizando o Poder Executivo Municipal a dispensar juros e multas dos débitos tributários, bem como conceder parcelamentos relativos a estes tributos e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/560/plo_008.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/560/plo_008.2021.pdf</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/561/plo_009.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/561/plo_009.2021.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA da Prefeitura Municipal de São José do Seridó para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/562/plo_010.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/562/plo_010.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/563/plo_011.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/563/plo_011.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Sistema Único de Assistência Social no Município de São José do Seridó/RN, adequando a Política Municipal de Assistência_x000D_
 Social à Lei Federal de n.º 8.742/1993 - Lei Orgânica de  Assistência Social (LOAS), à Lei Federal n.º 12.435 de 06/07/2011, da Politica Nacional de Assistência Social - PNAS e à NOB-SUAS, aprovada pela Resolução CNAS n.º 33, de 12 de dezembro de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/564/plo_012.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/564/plo_012.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política habitacional do Município de São José do Seridó/RN, mediante doação de unidades habitacionais de propriedade do Município, localizado no Conjunto João Amaro Dantas, Bairro Nova Bonita e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/565/plo_013.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/565/plo_013.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de  Intenções para adesão ao Consórcio Público Intermunicipal do Rio Grande do Norte — COPIRN, e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/566/plo_014.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/566/plo_014.2021.pdf</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/567/plo_015.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/567/plo_015.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 467/2021 que dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriénio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/568/plo_016.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/568/plo_016.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações na Lei Orçamentaria Anual de 2022 do Município de São José do Seridó (Lei nº 470/2021, de 12 de novembro de 2021) e dá outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/569/plo_017.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/569/plo_017.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Conjunto Habitacional localizado na Rua Manoel Theodoro, Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/536/plc_001.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/536/plc_001.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salario mínimo a vigorar a partir de 1° de janeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/537/plc_003.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/537/plc_003.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 31 e acrescenta parágrafo único ao artigo 31 da Lei . Complementar Municipal n.º 074, de 27 de novembro de 2018, que alterou a redação da Lei Complementar Municipal n.º 064, de 08 de novembro de 2016, dispõe sobre a democratização da gestão escolar no âmbito da rede ou sistema público municipal de ensino de São José do Seridó, que compreende a Educação Infantil e Ensino Fundamental, rural e urbana, e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/538/plc_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/538/plc_004.2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São José do Seridó o piso salarial profissional nacional dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate as Endemias, nos termos da Lei Federal nº 13.708, de 14 de agosto de 2018 e da Portaria GM/MS N.°3.317, de 7 de dezembro de 2020.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPRES</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/506/pdl_001.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/506/pdl_001.2021.pdf</t>
   </si>
   <si>
     <t>Concede titulo de Cidadão Honorário de São José do Seridó-RN e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/507/pdl_002.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/507/pdl_002.2021.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/508/pdl_003.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/508/pdl_003.2021.pdf</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/509/pdl_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/509/pdl_004.2021.pdf</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/510/pdl_005.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/510/pdl_005.2021.pdf</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/511/pdl_006.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/511/pdl_006.2021.pdf</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/512/pdl_007.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/512/pdl_007.2021.pdf</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/513/pdl_008.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/513/pdl_008.2021.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/514/pdl_009.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/514/pdl_009.2021.pdf</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/515/pdl_010.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/515/pdl_010.2021.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/493/pres_001.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/493/pres_001.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos $$ 1º e 2º, inseridos, por meio da Resolução n.º 002/2011, no art. 119 do Regimento Interno da . Câmara Municipal de São José do Seridó-RN (Resolução nº 05/1990) e dá outras providências</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/494/pres_002.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/494/pres_002.2021.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo da Câmara Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>João de Oliveira Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/495/pres_003.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/495/pres_003.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Prémio “Melhor Idade” no âmbito da Câmara Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/496/pres_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/496/pres_004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da TV-Web da Câmara Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer da CLJRF</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/500/parecer_002.2021_cljrf.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/500/parecer_002.2021_cljrf.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/652/cljrf_parecer_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/652/cljrf_parecer_004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/502/parecer_005.2021_cljrf.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/502/parecer_005.2021_cljrf.pdf</t>
   </si>
   <si>
     <t>Institui o Prémio “Melhor Idade” no âmbito da Câmara Municipal de São José do Seridó/RN e dá outras providências</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/653/cljrf_parecer_006.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/653/cljrf_parecer_006.2021.pdf</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/516/cjlfr_parecer_7.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/516/cjlfr_parecer_7.2021.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/517/cjlfr_parecer_8.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/517/cjlfr_parecer_8.2021.pdf</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/518/cjlfr_parecer_9.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/518/cjlfr_parecer_9.2021.pdf</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/519/cjlfr_parecer_10.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/519/cjlfr_parecer_10.2021.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/520/cjlfr_parecer_11.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/520/cjlfr_parecer_11.2021.pdf</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/654/cljrf_parecer_012.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/654/cljrf_parecer_012.2021.pdf</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/521/cjlfr_parecer_13.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/521/cjlfr_parecer_13.2021.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/655/cljrf_parecer_014.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/655/cljrf_parecer_014.2021.pdf</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/522/cjlfr_parecer_15.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/522/cjlfr_parecer_15.2021.pdf</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/523/cjlfr_parecer_16.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/523/cjlfr_parecer_16.2021.pdf</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/656/cljrf_parecer_017.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/656/cljrf_parecer_017.2021.pdf</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/657/cljrf_parecer_018.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/657/cljrf_parecer_018.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema Único de Assistência Social no Município de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/658/cljrf_parecer_019.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/658/cljrf_parecer_019.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política habitacional do Município de São José do Seridó, mediante doação de unidades habitacionais de propriedade do Município, localizado no Conjunto João Amaro Dantas, Bairro Nova Bonita e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/524/cjlfr_parecer_20.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/524/cjlfr_parecer_20.2021.pdf</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/525/cjlfr_parecer_21.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/525/cjlfr_parecer_21.2021.pdf</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/662/cljrf_parecer_029.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/662/cljrf_parecer_029.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de Intenções para adesão ao Consórcio Intermunicipal do Rio Grande do Norte - COPIRN e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/661/cljrf_parecer_030.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/661/cljrf_parecer_030.2021.pdf</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/659/cljrf_parecer_031.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/659/cljrf_parecer_031.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 467/2021 que dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriénio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/663/cljrf_parecer_032.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/663/cljrf_parecer_032.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações na Lei Orçamentária Anual de 2022 do Município de São José do Seridó (Lei n.º 470/2021, de 12 de novembro de 2021) e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/660/cljrf_parecer_035.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/660/cljrf_parecer_035.2021.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_36.2021_cljrf.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_36.2021_cljrf.pdf</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da CFO</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/639/cfo_parecer_001.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/639/cfo_parecer_001.2021.pdf</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/640/cfo_parecer_002.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/640/cfo_parecer_002.2021.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/641/cfo_parecer_003.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/641/cfo_parecer_003.2021.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/642/cfo_parecer_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/642/cfo_parecer_004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriénio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/643/cfo_parecer_005.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/643/cfo_parecer_005.2021.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/644/cfo_parecer_006.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/644/cfo_parecer_006.2021.pdf</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/645/cfo_parecer_007.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/645/cfo_parecer_007.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 467/2021 que dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/646/cfo_parecer_008.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/646/cfo_parecer_008.2021.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>PCES</t>
   </si>
   <si>
     <t>Parecer da CES</t>
   </si>
   <si>
     <t>CES - Comissão de Educação e Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_002.2021_ces.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_002.2021_ces.pdf</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/638/ces_parecer_003.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/638/ces_parecer_003.2021.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/449/001.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/449/001.pdf</t>
   </si>
   <si>
     <t>Solicita uma revisão nos pontos da cidade que necessitam de iluminação de emergência a Rua Manoel Sabino Pereira, nas imediações da Associação de Aguas e Comunicações, na Rua Calisto Gaudêncio e na travessa Elias Vieira chegando na Rua Sebastião Lazaro (última rua em direção a antiga faixa).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/450/002.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/450/002.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um mutirão de tratores para adiantar o corte de terras beneficiando assim todos os agricultores do município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/451/003.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/451/003.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o registro de todas as estradas vicinais do município.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/452/004.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/452/004.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito duas lombadas na Rua Joaquim Cirilo.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/453/005.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/453/005.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito através da secretaria de agricultura a distribuição de sementes, milho, feijão e sorgo para os agricultores do Município de São José do Seridó, tendo em vista a necessidade dos agricultores devido o inicio do período chuvoso.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/454/006.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/454/006.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma lombada na Caatinga Grande, mais precisamente próximo a residência do senhor Negrinho de Félix.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/455/007.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/455/007.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reativado o programa de Prótese Dentaria no Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto, João de Oliveira Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/456/008.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/456/008.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma adutora para os criadores de animais do entorno do açude, fazendo a encanação do açude para a caixa de abastecimento.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/457/009.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/457/009.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito duas lombadas na comunidade Badaruco, mais precisamente próximo as residências dos senhores Fernando de Joventina e Anacir.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/458/010.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/458/010.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma lombada na comunidade Caatinga Grande, mais precisamente próximo a residência do Senhor Mirão.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/459/011.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/459/011.pdf</t>
   </si>
   <si>
     <t>Solicita que o município faça adesão ao Programa Titula Brasil, criado para apoiar a titulação de áreas públicas rurais da União e do Incra passíveis de regularização por meio de parcerias com os municípios. A adesão é feita por meio de formulário eletrônico na página www.gov.br/incra/pt-br/titulabrasil.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/460/014.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/460/014.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um reparo no Jerimum localizado próximo ao bar de Neném, tendo em vista que o mesmo é utilizado como ponto de parada.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Arthur David Costa Pereira, João de Oliveira Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/461/015.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/461/015.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantado câmeras de segurança nos dois pórticos da cidade.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/462/016.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/462/016.pdf</t>
   </si>
   <si>
     <t>Solicita uma emenda para aquisição de um veículo adaptado para locomoção de pacientes com deficiências físicas.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/463/017.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/463/017.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de mais duas bueiras de água pluvial na avenida Miguel Cirilo RN-288.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/464/018.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/464/018.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um reforço de pedras e concreto durante todo o percurso da passagem molhada do Sítio Cajazeiras, mais precisamente na propriedade do senhor Zé de Pedro Louro.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/465/019.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/465/019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma parceria com 0 Departamento de Estradas e Rodagens (DER) para construção do acostamento as margens dos pórticos da cidade. Solicito também implantação de sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/466/020.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/466/020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a terraplanagem em frente a capela de Nossa Senhora de Fatima até chegar ao asfalto. Solicito também que junto a terraplanagem seja feito a pavimentação a paralelepípedo.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/467/021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/467/021.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de um terreno para construção de uma nova Câmara de Vereadores para o município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/468/022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/468/022.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização do bairro Nova Bonita.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/469/023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/469/023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma lagoa de captação para receber os esgotos da Rua 13 de Maio e do Bairro Liberdade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/470/024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/470/024.pdf</t>
   </si>
   <si>
     <t>Solicita substituição da viatura da Policia Militar do Município de São José do Seridó/RN por uma de maior porte.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/471/025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/471/025.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno da hora do trabalhador.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/472/026.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/472/026.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um novo cemitério para o município, tendo em vista que o atual encontra-se praticamente lotado e as licenças ambientais demoram um grande período.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/473/028.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/473/028.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de placas de sinalização de entrada e saída de veículos pesados no Sítio Umbuzeiro, mais precisamente próximo a entrada de acesso cerâmica. Solicito também a construção de um ponto de parada com cobertura tendo em vista o grande número de pessoas que ali esperam conduções.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/474/029.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/474/029.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma lombada na comunidade Caatinga Grande. mais precisamente próximo ao supermercado do senhor Cabocha.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/475/030.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/475/030.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma medição na potência da energia da comunidade Badaruco.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/664/req_001.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/664/req_001.2021.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação, em regime de urgência, do Projeto de Lei Complementar n.º 001/2021 e do Projeto de Lei Ordinária n.º 001/2021.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/665/req_003.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/665/req_003.2021.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação, em regime de urgência, do substitutivo ao Projeto de Lei Complementar n.º 001/2021.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/497/req_004.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/497/req_004.2021.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em REGIME DE URGÊNCIA do Projeto de Resolução n.º 001/2021, de autoria da Mesa Diretora, que "Altera a redação dos $$ 1º e 2º, inseridos, por meio da Resolução n.º 001/2011, no art. 119 do Regimento Interno da Câmara Municipal de São José do Seridó-RN (Resolução nº 05/1990) e dá outras providências.”</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/666/req_005.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/666/req_005.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência do Projeto de Lei Ordinária n.º 002/2021.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/667/req_006.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/667/req_006.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência do Projeto de Lei Ordinária n.º 004/2021.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/670/req_007.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/670/req_007.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência do Projeto de Lei Complementar n.º 004/2021.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/668/req_008.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/668/req_008.2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Secretária Municipal de Saúde, relativas à forma em que foi fechado a parceria entre o COPIRN com o Município de São José do Seridó, quais consultas são oferecidas e qual valor o município injeta mensalmente.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/669/req_009.2021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/669/req_009.2021.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência, do Projeto de Lei Ordinária n.º 007/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1417,68 +1417,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/553/plo_001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/554/plo_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/556/plo_004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/557/plo_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/558/plo_006.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/559/plo_007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/560/plo_008.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/561/plo_009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/562/plo_010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/563/plo_011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/564/plo_012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/565/plo_013.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/566/plo_014.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/567/plo_015.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/568/plo_016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/569/plo_017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/536/plc_001.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/537/plc_003.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/538/plc_004.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/506/pdl_001.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/507/pdl_002.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/508/pdl_003.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/509/pdl_004.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/510/pdl_005.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/511/pdl_006.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/512/pdl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/513/pdl_008.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/514/pdl_009.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/515/pdl_010.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/493/pres_001.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/494/pres_002.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/495/pres_003.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/496/pres_004.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/500/parecer_002.2021_cljrf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/652/cljrf_parecer_004.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/502/parecer_005.2021_cljrf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/653/cljrf_parecer_006.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/516/cjlfr_parecer_7.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/517/cjlfr_parecer_8.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/518/cjlfr_parecer_9.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/519/cjlfr_parecer_10.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/520/cjlfr_parecer_11.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/654/cljrf_parecer_012.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/521/cjlfr_parecer_13.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/655/cljrf_parecer_014.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/522/cjlfr_parecer_15.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/523/cjlfr_parecer_16.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/656/cljrf_parecer_017.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/657/cljrf_parecer_018.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/658/cljrf_parecer_019.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/524/cjlfr_parecer_20.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/525/cjlfr_parecer_21.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/662/cljrf_parecer_029.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/661/cljrf_parecer_030.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/659/cljrf_parecer_031.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/663/cljrf_parecer_032.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/660/cljrf_parecer_035.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_36.2021_cljrf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/639/cfo_parecer_001.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/640/cfo_parecer_002.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/641/cfo_parecer_003.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/642/cfo_parecer_004.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/643/cfo_parecer_005.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/644/cfo_parecer_006.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/645/cfo_parecer_007.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/646/cfo_parecer_008.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_002.2021_ces.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/638/ces_parecer_003.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/449/001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/450/002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/451/003.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/452/004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/453/005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/454/006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/455/007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/456/008.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/457/009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/458/010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/459/011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/460/014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/461/015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/462/016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/463/017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/464/018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/465/019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/466/020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/467/021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/468/022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/469/023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/470/024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/471/025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/472/026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/473/028.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/474/029.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/475/030.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/664/req_001.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/665/req_003.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/497/req_004.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/666/req_005.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/667/req_006.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/670/req_007.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/668/req_008.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/669/req_009.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/553/plo_001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/554/plo_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/556/plo_004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/557/plo_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/558/plo_006.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/559/plo_007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/560/plo_008.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/561/plo_009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/562/plo_010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/563/plo_011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/564/plo_012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/565/plo_013.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/566/plo_014.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/567/plo_015.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/568/plo_016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/569/plo_017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/536/plc_001.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/537/plc_003.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/538/plc_004.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/506/pdl_001.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/507/pdl_002.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/508/pdl_003.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/509/pdl_004.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/510/pdl_005.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/511/pdl_006.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/512/pdl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/513/pdl_008.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/514/pdl_009.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/515/pdl_010.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/493/pres_001.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/494/pres_002.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/495/pres_003.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/496/pres_004.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/500/parecer_002.2021_cljrf.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/652/cljrf_parecer_004.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/502/parecer_005.2021_cljrf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/653/cljrf_parecer_006.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/516/cjlfr_parecer_7.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/517/cjlfr_parecer_8.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/518/cjlfr_parecer_9.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/519/cjlfr_parecer_10.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/520/cjlfr_parecer_11.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/654/cljrf_parecer_012.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/521/cjlfr_parecer_13.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/655/cljrf_parecer_014.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/522/cjlfr_parecer_15.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/523/cjlfr_parecer_16.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/656/cljrf_parecer_017.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/657/cljrf_parecer_018.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/658/cljrf_parecer_019.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/524/cjlfr_parecer_20.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/525/cjlfr_parecer_21.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/662/cljrf_parecer_029.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/661/cljrf_parecer_030.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/659/cljrf_parecer_031.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/663/cljrf_parecer_032.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/660/cljrf_parecer_035.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_36.2021_cljrf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/639/cfo_parecer_001.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/640/cfo_parecer_002.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/641/cfo_parecer_003.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/642/cfo_parecer_004.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/643/cfo_parecer_005.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/644/cfo_parecer_006.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/645/cfo_parecer_007.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/646/cfo_parecer_008.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_002.2021_ces.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/638/ces_parecer_003.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/449/001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/450/002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/451/003.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/452/004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/453/005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/454/006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/455/007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/456/008.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/457/009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/458/010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/459/011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/460/014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/461/015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/462/016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/463/017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/464/018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/465/019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/466/020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/467/021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/468/022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/469/023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/470/024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/471/025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/472/026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/473/028.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/474/029.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/475/030.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/664/req_001.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/665/req_003.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/497/req_004.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/666/req_005.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/667/req_006.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/670/req_007.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/668/req_008.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/669/req_009.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>