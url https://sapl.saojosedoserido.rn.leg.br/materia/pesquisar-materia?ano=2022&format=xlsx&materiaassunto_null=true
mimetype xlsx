--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -54,940 +54,940 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Jackson Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/871/proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/871/proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de São José do Seridó para incluir o Art. 88-A</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira, Mesa Diretora - MDI</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/570/plo_001.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/570/plo_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os novos vencimentos dos cargos de provimento efetivo da Câmara Municipal de São José do Serid6/RN, em razio do valor do novo salário-minimo nacional, fixado pela Medida Provisória nº 1.091, de 30 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/571/plo_002.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/571/plo_002.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a instalação de ondulações transversais nas vias públicas do Município de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/572/plo_003.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/572/plo_003.2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Amparo a Pessoa Idosa — API —, no âmbito do Município de São José do Seridó/RN, e da outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/573/plo_004.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/573/plo_004.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de São José do Seridó/RN a ratificar sua participação no Consórcio Público Intermunicipal de saúde do Seridó — CIS/SERIDO, bem como a adequar sua execução orçamentária ao novo regime jurídico adotado para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/574/plo_005.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/574/plo_005.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação das Pessoas com Deficiência — PcD — no âmbito do Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/575/plo_006.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/575/plo_006.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe — sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/576/plo_007.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/576/plo_007.2022.pdf</t>
   </si>
   <si>
     <t>Torna o Núcleo de Cidadania de Adolescentes (NUCA) uma Política Pública Permanente no Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/577/plo_008.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/577/plo_008.2022.pdf</t>
   </si>
   <si>
     <t>Ratifica-se o Protocolo de Intenções firmado entre o Governo do Estado do Rio Grande do Norte, por meio da Secretaria de Estado da Saúde Pública, e os municípios de Acari, Caicó, Cerro-Corá, Cruzeta, Currais Novos, Florânia, Ipueira, Jardim de Piranhas, Ouro Branco, São Fernando, São João do Sabugi, São José do Seridó, Serra Negra do Norte, Tenente Laurentino Cruz e Timbaúba dos Batistas, com a finalidade de constituir um Consórcio Público Interfederativo de Saúde, nos termos da Lei Federal n.º 11.107, de 6 de abril de 2005, do Decreto Federal n.º 6.017, de 17 de janeiro de 2007 e da Lei Estadual n.º 10.798, de 16 de novembro de 2020, visando à promoção de ações de saúde pública assistenciais, entre outros serviços relacionados à saúde, em conformidade com os princípios e diretrizes do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/578/plo_009.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/578/plo_009.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/579/plo_010.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/579/plo_010.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Pessoa com Deficiência Intelectual e Múltipla, que será realizada, anualmente, de 21 a 28 de agosto, no âmbito do Município de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/580/plo_011.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/580/plo_011.2022.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA da Prefeitura Municipal de São José do Seridó para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/581/plo_012.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/581/plo_012.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 481, de 17 de maio de 2022, que dispõe sobre as Diretrizes Orçamentárias para a elaboração do Orçamento Geral do Município de São José do Seridó para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/582/plo_013.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/582/plo_013.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 467/2021 que dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriénio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/583/plo_014.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/583/plo_014.2022.pdf</t>
   </si>
   <si>
     <t>Nomeia o Plenário da Câmara Municipal de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/584/plo_015.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/584/plo_015.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Créditos Adicionais Suplementares e Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/585/plo_016.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/585/plo_016.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ R$ 22.000,00, para reforço de dotações constantes na Lei Orçamentária Anual vigente.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/586/plo_017.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/586/plo_017.2022.pdf</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/587/plo_018.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/587/plo_018.2022.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação e a contratação, no âmbito do Município de São José do Seridó, de pessoas condenadas por violência contra a mulher e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/588/plo_019.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/588/plo_019.2022.pdf</t>
   </si>
   <si>
     <t>Institui o décimo terceiro salário e o terço de férias aos Vereadores do Município de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/539/plc_001.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/539/plc_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a vigorar a partir de 1º de janeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/540/plc_002.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/540/plc_002.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de São José do Seridó, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime próprio de previdência social de que trata o art. 40 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/541/plc_003.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/541/plc_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos profissionais do magistério público do Município de São José do Seridó/RN e da outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/542/plc_004.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/542/plc_004.2022.pdf</t>
   </si>
   <si>
     <t>Renumera e acrescenta os parágrafos 7° e 8° ao art. 1º, da Lei Complementar n.º 057 de 06 de outubro de 2015 que dispõe sobre a criação de cargos e acrescenta o paragrafo 7° ao art. 1° da referida Lei Complementar e dá outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/543/plc_005.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/543/plc_005.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e Agente de Combate as Endemias - ACE, na forma que dispõe a Art. 198, $ 8°, $ 9° e $ 11 da Constituição Federal, do Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/544/plc_006.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/544/plc_006.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 2º e 10 da Lei Complementar Municipal n.º 06, de 05 de março de 2010, que dispõe sobre o Plano de Carreira, Remuneração e Estatuto do Magistério Público Municipal de São José do Serid6/RN e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/545/plc_007.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/545/plc_007.2022.pdf</t>
   </si>
   <si>
     <t>Consolida a legislação que dispõe sobre o Regime Próprio de Previdência Social do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPRES</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/526/pdl_1.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/526/pdl_1.2022.pdf</t>
   </si>
   <si>
     <t>Concede titulo de Cidadão Honorário de São José do Seridó-RN e da outras providências.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/527/pdl_2.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/527/pdl_2.2022.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/528/pdl_3.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/528/pdl_3.2022.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/529/pdl_4.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/529/pdl_4.2022.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/530/pdl_5.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/530/pdl_5.2022.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/531/pdl_6.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/531/pdl_6.2022.pdf</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/532/pdl_7.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/532/pdl_7.2022.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/533/pdl_8.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/533/pdl_8.2022.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/534/pdl_9.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/534/pdl_9.2022.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/535/pdl_10.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/535/pdl_10.2022.pdf</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/490/pres_001.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/490/pres_001.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do $ 1°, inserido, por meio da Resolu¢aon.®002/2011, no art. 119 do Regimento Interno da Câmara Municipal de São José do Seridó-RN (Resolução nº 05/1990) e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/491/pres_002.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/491/pres_002.2022.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (QDD) da Câmara Municipal de São José do Seridó para o exercício de 2022 e da outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/492/pres_003.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/492/pres_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bens inservíveis da Câmara Municipal de São José do Seridó, e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer da CLJRF</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/618/cjlrf_parecer_01.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/618/cjlrf_parecer_01.2022.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/619/cjlrf_parecer_02.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/619/cjlrf_parecer_02.2022.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/620/cjlrf_parecer_03.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/620/cjlrf_parecer_03.2022.pdf</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/621/cjlrf_parecer_06.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/621/cjlrf_parecer_06.2022.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/622/cjlrf_parecer_07.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/622/cjlrf_parecer_07.2022.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/623/cjlrf_parecer_08.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/623/cjlrf_parecer_08.2022.pdf</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/624/cjlrf_parecer_10.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/624/cjlrf_parecer_10.2022.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/625/cjlrf_parecer_11.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/625/cjlrf_parecer_11.2022.pdf</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/626/cjlrf_parecer_12.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/626/cjlrf_parecer_12.2022.pdf</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/627/cjlrf_parecer_13.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/627/cjlrf_parecer_13.2022.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da CFO</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/647/cfo_parecer_001.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/647/cfo_parecer_001.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/648/cfo_parecer_002.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/648/cfo_parecer_002.2022.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/649/cfo_parecer_003.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/649/cfo_parecer_003.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 481, de 17 de maio de 2022, que dispõe sobre as Diretrizes Orçamentárias para a elaboração do Orçamento Geral do Município de São José do Seridó para o exercício 2023, e da outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/650/cfo_parecer_004.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/650/cfo_parecer_004.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 467/2021 que dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriénio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/001_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/001_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a sinalização com placas da localização da Unidade Mista de Saúde Maria Aparecida Dantas, na RN 288 seguindo até a Rua Joaquim Loló.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/002_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/002_francisco.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma lombada na Rua Luiz Cirne . nas proximidades da residência do Senhor Luciel.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/312/003_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/312/003_clayton.pdf</t>
   </si>
   <si>
     <t>Solicita que a sede do Serviço de Convivência e Fortalecimento de vínculos localizado na Comunidade Caatinga Grande seja denominado José Anselmo Filho.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/313/004.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/313/004.pdf</t>
   </si>
   <si>
     <t>Solicita o prolongamento do calçamento da Rua Manoel Theodoro juntamente com iluminação pública até chegar a Rua do açude público Marcelino Belizário.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/314/005_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/314/005_jussiene.pdf</t>
   </si>
   <si>
     <t>Solicita que a próxima Rua do município ou algum órgão público seja denominado Fernando Antônio Marinho Pereira.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/315/006_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/315/006_jussiene.pdf</t>
   </si>
   <si>
     <t>Solicita que seja criado um Projeto de Energia Solar para beneficiar todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/316/007_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/316/007_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita que o município crie um Projeto de Lei para que a passagem molhada sobre o Rio São José seja denominada Fernando Antônio Marinho Pereira, e a estrada que liga a cidade de São José a Comunidade Caatinga Grande seja denominada Estrada Municipal Antônio Felipe da Silva.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/317/008_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/317/008_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado uma Audiência Publica envolvendo o município, a Câmara de Vereadores, Secretaria de Obras, Secretaria de Urbanismo e Meio Ambiente e Sociedade Civil Organizada, com intuito de debater sobre a iluminação pública do município.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>João de Oliveira Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/318/009_joao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/318/009_joao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja finalizado o calçamento do estacionamento da Unidade Mista de Saúde Maria Aparecida Dantas.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/319/010.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/319/010.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado serviço paliativo nas estradas vicinais do município. Tais como rogo, aterro de lamaçais e voçoroca.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/320/011.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/320/011.pdf</t>
   </si>
   <si>
     <t>Solicita que o município disponibilize um veículo para os pacientes que frequentam a APAE na cidade de Caicó.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/321/012_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/321/012_francisco.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudado a possibilidade de celebrar convênios e estabelecer parcerias com instituições de ensino públicas e privadas que ofertam Programas de Residências ou Cursos de Medicina, especialmente a UFRN, visando a atuação do Estagiário ou Médico residente (em caráter de estágio), no âmbito do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/322/013_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/322/013_jussiene.pdf</t>
   </si>
   <si>
     <t>Solicita que através do Ministério do Desenvolvimento regional, seja solicitado um veiculo tipo ônibus que será usado para fins sociais.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/014_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/014_jussiene.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de fossas secas em toda a comunidade rural do Município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/324/015.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/324/015.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito lombadas na Rua Joaquim Cirilo. durante todo o percurso.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/325/016_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/325/016_jussiene.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno de todos os eventos culturais do município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/017_joao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/017_joao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a restauração das ombreiras de um mata-burro localizado no Sitio Morrinhos.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/327/018_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/327/018_clayton.pdf</t>
   </si>
   <si>
     <t>Solicita a troca dos transformadores dos postes localizados na Comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/019_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/019_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências sobre as águas pluviais do Cemitério Público Municipal. Solicita também que seja realizado a limpeza das galerias pluviais que drenam as aguas do município.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/329/020.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/329/020.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de uma ensiladeira estacionaria com motor a diesel.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/439/021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/439/021.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam disponibilizados tratores para realizar a silagem no município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/440/022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/440/022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a limpeza das árvores e manutenção da parede do Açude Público.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/441/023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/441/023.pdf</t>
   </si>
   <si>
     <t>Solicita que o município adquira uma cadeira de transporte do tipo bebé conforto, tendo em vista o transporte com mais segurança de crianças que nascem prematuras na capital do Estado.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/442/024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/442/024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a continuação do calçamento da Rua Severino Hipólito.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/443/025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/443/025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantado nas escolas municipais a execução pelos alunos do Hino Nacional Brasileiro e Hino do Município, pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/444/026.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/444/026.pdf</t>
   </si>
   <si>
     <t>Solicita que em parceria com outras secretarias e população sejam plantadas Hortas comunitárias nas pragas e em terrenos pertencentes ao município.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/445/027.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/445/027.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a limpeza do acostamento precisamente na curva de Dona Vitória, melhorando assim a visibilidade dos pedestres, ciclistas e_x000D_
 condutores.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/446/028.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/446/028.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a volta do Torneio leiteiro no município.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/447/029.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/447/029.pdf</t>
   </si>
   <si>
     <t>Solicita que Finalizado o calçamento da Rua Antônio Alves Pretinho. Solicita também que seja finalizado o calçamento das Ruas Elias Uchôa até chegar ao campo municipal e da Rua João Nobrega.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/448/030.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/448/030.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma caixa d'água no Bairro Liberdade.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req_001.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req_001.2022.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência, do Projeto de Lei Complementar n.º 001/2022 e do Projeto de Lei Ordinária n.º 001/2022.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req_002.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req_002.2022.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência, do Projeto de Lei Complementar n.º 002/2022.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req_003.2022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req_003.2022.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação, em regime de urgência, do Projeto de Complementar n.º 003/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1294,68 +1294,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/871/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/570/plo_001.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/571/plo_002.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/572/plo_003.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/573/plo_004.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/574/plo_005.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/575/plo_006.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/576/plo_007.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/577/plo_008.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/578/plo_009.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/579/plo_010.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/580/plo_011.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/581/plo_012.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/582/plo_013.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/583/plo_014.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/584/plo_015.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/585/plo_016.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/586/plo_017.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/587/plo_018.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/588/plo_019.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/539/plc_001.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/540/plc_002.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/541/plc_003.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/542/plc_004.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/543/plc_005.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/544/plc_006.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/545/plc_007.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/526/pdl_1.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/527/pdl_2.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/528/pdl_3.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/529/pdl_4.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/530/pdl_5.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/531/pdl_6.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/532/pdl_7.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/533/pdl_8.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/534/pdl_9.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/535/pdl_10.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/490/pres_001.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/491/pres_002.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/492/pres_003.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/618/cjlrf_parecer_01.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/619/cjlrf_parecer_02.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/620/cjlrf_parecer_03.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/621/cjlrf_parecer_06.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/622/cjlrf_parecer_07.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/623/cjlrf_parecer_08.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/624/cjlrf_parecer_10.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/625/cjlrf_parecer_11.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/626/cjlrf_parecer_12.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/627/cjlrf_parecer_13.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/647/cfo_parecer_001.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/648/cfo_parecer_002.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/649/cfo_parecer_003.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/650/cfo_parecer_004.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/001_daniel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/002_francisco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/312/003_clayton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/313/004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/314/005_jussiene.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/315/006_jussiene.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/316/007_daniel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/317/008_daniel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/318/009_joao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/319/010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/320/011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/321/012_francisco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/322/013_jussiene.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/014_jussiene.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/324/015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/325/016_jussiene.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/017_joao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/327/018_clayton.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/019_daniel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/329/020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/439/021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/440/022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/441/023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/442/024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/443/025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/444/026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/445/027.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/446/028.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/447/029.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/448/030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req_001.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req_002.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req_003.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/871/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/570/plo_001.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/571/plo_002.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/572/plo_003.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/573/plo_004.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/574/plo_005.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/575/plo_006.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/576/plo_007.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/577/plo_008.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/578/plo_009.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/579/plo_010.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/580/plo_011.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/581/plo_012.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/582/plo_013.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/583/plo_014.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/584/plo_015.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/585/plo_016.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/586/plo_017.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/587/plo_018.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/588/plo_019.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/539/plc_001.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/540/plc_002.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/541/plc_003.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/542/plc_004.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/543/plc_005.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/544/plc_006.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/545/plc_007.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/526/pdl_1.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/527/pdl_2.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/528/pdl_3.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/529/pdl_4.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/530/pdl_5.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/531/pdl_6.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/532/pdl_7.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/533/pdl_8.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/534/pdl_9.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/535/pdl_10.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/490/pres_001.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/491/pres_002.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/492/pres_003.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/618/cjlrf_parecer_01.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/619/cjlrf_parecer_02.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/620/cjlrf_parecer_03.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/621/cjlrf_parecer_06.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/622/cjlrf_parecer_07.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/623/cjlrf_parecer_08.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/624/cjlrf_parecer_10.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/625/cjlrf_parecer_11.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/626/cjlrf_parecer_12.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/627/cjlrf_parecer_13.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/647/cfo_parecer_001.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/648/cfo_parecer_002.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/649/cfo_parecer_003.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/650/cfo_parecer_004.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/001_daniel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/002_francisco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/312/003_clayton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/313/004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/314/005_jussiene.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/315/006_jussiene.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/316/007_daniel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/317/008_daniel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/318/009_joao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/319/010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/320/011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/321/012_francisco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/322/013_jussiene.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/014_jussiene.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/324/015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/325/016_jussiene.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/017_joao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/327/018_clayton.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/019_daniel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/329/020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/439/021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/440/022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/441/023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/442/024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/443/025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/444/026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/445/027.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/446/028.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/447/029.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/448/030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req_001.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req_002.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req_003.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>