--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -54,2146 +54,2146 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/339/plo_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/339/plo_001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os novos vencimentos dos cargos_x000D_
 de provimento efetivo da Câmara Municipal de São José_x000D_
 do Seridó/RN, em razão do valor do novo salário-mínimo_x000D_
 nacional, fixado pela Medida Provisória nº 1.143, de 12_x000D_
 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/340/plo_002.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/340/plo_002.2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores comissionados da Câmara Municipal de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/341/plo_003.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/341/plo_003.2023.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a_x000D_
 soltura de fogos de artificio de efeito sonoro ruidoso e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/342/plo_004.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/342/plo_004.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de São José do_x000D_
 Seridó a realizar parceria com o Hemocentro Regional de_x000D_
 Caicó/RN para facilitar a execução do Programa Doação de_x000D_
 Sangue Consciente e da outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jackson Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/344/plo_006.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/344/plo_006.2023.pdf</t>
   </si>
   <si>
     <t>Denomina o Pórtico Tibúrcio Bezerra e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/345/plo_007.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/345/plo_007.2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra de Esportes da Comunidade Caatinga Grande e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/346/plo_008.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/346/plo_008.2023.pdf</t>
   </si>
   <si>
     <t>Denomina o Açude Público “Severina Filomena de Jesus” e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/347/plo_009.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/347/plo_009.2023.pdf</t>
   </si>
   <si>
     <t>Extingue cargos da estrutura administrativa da Câmara Municipal, cria atribuições e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/348/plo_010.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/348/plo_010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/349/plo_011.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/349/plo_011.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de São José do Seridó/RN a firmar Acordo de Cooperação Técnica e Financeira com o Serviço de Apoio as Micro e Pequenas Empresas do Rio Grande do Norte — SEBRAE/RN, e da outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/350/plo_012.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/350/plo_012.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os novos vencimentos dos cargos de provimento efetivo da Câmara Municipal de São José do Seridó/RN, em razão do valor do novo salário-mínimo nacional, fixado pela Medida Provisória nº 1.172, de 1° de maio de 2023 e da outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mesa Diretora - MDI</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/595/plo_013.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/595/plo_013.2023.pdf</t>
   </si>
   <si>
     <t>Institui gratificação para os servidores da Câmara Municipal de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/596/plo_014.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/596/plo_014.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ratificar sua participação no Consórcio Intermunicipal Multifinalitário da regido do Seridó do Rio Grande do Norte — CIM-SERIDO, bem como a adequar sua execução orçamentária ao novo regime jurídico adotado para Consórcios Públicos, na forma e condições previstas pela Lei Federal n.° 11.107/2005 e da outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/597/plo_015.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/597/plo_015.2023.pdf</t>
   </si>
   <si>
     <t>Denomina FERNANDO ANTÔNIO MARINHO PEREIRA a Passagem Molhada sobre o Rio São José, Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/598/plo_016.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/598/plo_016.2023.pdf</t>
   </si>
   <si>
     <t>Denomina JOSE ANSELMO FILHO a sede do Serviço de Convivência e Fortalecimento de Vínculos do Assentamento Seridó (Comunidade Caatinga Grande), Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/599/plo_017.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/599/plo_017.2023.pdf</t>
   </si>
   <si>
     <t>Denomina ANTONIO FELIPE DA SILVA a estrada que liga o Município de São José do Seridó/RN ao Assentamento Seridó (Comunidade Caatinga Grande), Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/600/plo_018.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/600/plo_018.2023.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/601/plo_019.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/601/plo_019.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 97 e seu paragrafo único, da Lei n.° 199/99, que dispõe sobre o Estatuto dos Servidores Públicos do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/602/plo_020.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/602/plo_020.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/603/plo_021.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/603/plo_021.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/604/plo_022.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/604/plo_022.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com o BANCO DO BRASIL S.A, e da outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/605/plo_023.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/605/plo_023.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Doar Áreas de Terras/Lotes Urbanos, de propriedade do Município de São José do Seridó, para o Instituto Brasileiro de Habitação e Interesse Social — IBRHIS (EO), Entidade Organizadora -EO, bem como desenvolver ações para implementar o Programa Minha Casa Minha Vida, e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/plo_024.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/plo_024.2023.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de São José do Seridó, o "Cordão de Girassol" como instrumento de orientação para identificação de pessoas com deficiência não visíveis e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/606/plo_025.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/606/plo_025.2023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Cantores, Compositores e Artistas Semelhantes — ACCAS -, no âmbito do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/607/plo_026.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/607/plo_026.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional n.º 127/2022.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/629/plo_027.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/629/plo_027.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos, —oriundos das contribuições previdenciárias do Município de São José do Seridó/RN, com seu Regime Próprio de Previdência Social - RPPS, e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/630/plo_028.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/630/plo_028.2023.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA da Prefeitura Municipal de São José do Seridó para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/631/plo_029.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/631/plo_029.2023.pdf</t>
   </si>
   <si>
     <t>Proíbe a exploração comercial de estacionamento nas vias públicas do Município de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/632/plo_030.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/632/plo_030.2023.pdf</t>
   </si>
   <si>
     <t>Declara as confecções e costuras produzidas no Município de São José do Seridó como patrimônio cultural imaterial.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/633/plo_031.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/633/plo_031.2023.pdf</t>
   </si>
   <si>
     <t>Torna a Festa do Padroeiro São José como patrimônio imaterial do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/634/plo_032.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/634/plo_032.2023.pdf</t>
   </si>
   <si>
     <t>Declara os queijos produzidos no Município de São José do Seridó como patrimônio cultural imaterial.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/635/plo_033.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/635/plo_033.2023.pdf</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/636/plo_034.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/636/plo_034.2023.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de São José do Seridó/RN, o Pagamento por Desempenho da Saúde Bucal na Atenção Primaria à Saúde, em caráter Individual Variável, a ser concedido aos Profissionais das Equipes de Saúde Bucal na Atenção Primaria a Saúde, especificamente aos profissionais Dentistas e Técnicos e/ou Auxiliares em Saúde Bucal, com recursos advindos do Programa de Desempenho da Saúde Bucal da Atenção Primaria na Saúde - APS, instituído pela Portaria GM/MS n.° 960, de 17 de julho de 2023.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/637/plo_035.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/637/plo_035.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de São José do Seridó/RN, e da outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/plc_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/plc_001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salario mínimo a vigorar a partir de 1° de janeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/547/plc_002.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/547/plc_002.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das redações dos incisos “T e II”, do artigo 1° e o caput do art. 2°, ambos da Lei Complementar n.º 041, de 02 de junho de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/548/plc_003.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/548/plc_003.2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/plc_004.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/plc_004.2023.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuições previdenciárias devidas pelo Município ao Regime Próprio de Previdência Social — RPPS e altera o art. 20 da Lei Municipal n.º 098/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/550/plc_005.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/550/plc_005.2023.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I, II, Il e IV, do art. 1° da Lei Complementar n.° 101, de 16 de março de 2023.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/551/plc_006.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/551/plc_006.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a vigorar a partir de 1º de maio de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/plc_007.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/plc_007.2023.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do artigo 28 da Lei nº 098, de 30 de agosto de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/628/plc_008.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/628/plc_008.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do vencimento mensal do cargo de Diretor de Escola — Porte 1, II, III, IV e V, e Vice-Diretor (Escola Porte IV e V) nos termos do art 31 da Lei Complementar n.º 091 de 22 de março de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/589/pdl_1.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/589/pdl_1.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã são-josé-seridoense à Sra. Francilene Alves do Nascimento.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>João de Oliveira Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/590/pdl_2.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/590/pdl_2.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã são-josé-seridoense à Sra. Claudia Aparecida de Araújo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/591/pdl_3.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/591/pdl_3.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão são-josé-seridoense ao Sr. José Marinho de Medeiros.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/592/pdl_4.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/592/pdl_4.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense à Sra. Maria da Conceição Pereira da Costa.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/593/pdl_5.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/593/pdl_5.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Roberto Gomes dos Santos Júnior.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/594/pdl_6.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/594/pdl_6.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã são-josé-seridoense à Sra. Rosângela Gadelha de Santana.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/608/pdl_7.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/608/pdl_7.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão são-josé-seridoense ao Sr. Danilo Fonseca Gomes da Silva.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa, Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/609/pdl_8.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/609/pdl_8.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã são-josé-seridoense à Sra. Maria da Conceição Cavalcante da Silva.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/610/pdl_9.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/610/pdl_9.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão são-josé-seridoense ao Sr. Joarley Oliveira Melo.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/611/pdl_10.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/611/pdl_10.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão são-josé-seridoense ao Sr. Vinicio Florencio Dantas.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/612/pdl_11.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/612/pdl_11.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã são-josé-seridoense à Sra. Vitoria Dantas Guedes de Medeiros.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/613/pdl_12.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/613/pdl_12.2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã são-josé-seridoense à Sra. Maria Elineusa Dantas de Medeiros.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira, Mesa Diretora - MDI</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/487/pres_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/487/pres_001.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa /QDD) da Câmara Municipal de São José do Seridó para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/488/pres_002.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/488/pres_002.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (QDD) da Câmara Municipal de São José do Seridó para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/489/pres_003.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/489/pres_003.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (ODD) da Câmara Municipal de São José do Seridó para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer da CLJRF</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/cljrf_028.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/cljrf_028.2023.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/504/parecer_029.2023_cljrf.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/504/parecer_029.2023_cljrf.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (ODD) da Câmara Municipal de São José do Seridó para o exercício 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da CFO</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/651/cfo_parecer_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/651/cfo_parecer_001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração do orçamento geral do Município para o exercício 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/parecer_002.2023_cfo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/parecer_002.2023_cfo.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (ODD) da Câmara Municipal de São José do Seridó para o exercício 2023 e dá outras providências</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/279/001.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/279/001.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um sistema de monitoramento, alarme e câmeras de segurança no edifício Josué Gomes de Medeiros, sede da Câmara Municipal de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/280/002.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/280/002.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma Câmara Mirim.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/281/003.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/281/003.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno dos atendimentos médicos nas comunidades rurais Badaruco e Umbuzeiro.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/282/004.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/282/004.pdf</t>
   </si>
   <si>
     <t>Solicita o aterramento das imediações da Capela de Nossa Senhora de Fátima na Comunidade Rural do Badaruco para fins de planificação.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/283/005.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/283/005.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de equipamentos para o setor se fisioterapia, sendo eles lâmpada de infravermelho, bolsa de gel e um Simulador Neuromuscular</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/284/006.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/284/006.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um eletricista para o Município.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/285/007.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/285/007.pdf</t>
   </si>
   <si>
     <t>Solicita a reposição de lâmpadas nos Pórticos em toda sua extensão.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/286/008.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/286/008.pdf</t>
   </si>
   <si>
     <t>Solicita a a implantação de tachões ao lado do calçadão na RN 288, como forma de sinalizar o local.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/287/009.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/287/009.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de uma bomba elétrica para o Município e a construção de uma Adutora entre o açude Novo e os Currais dos Criadores.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/288/010.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/288/010.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação na Rua Anailde Diniz no Loteamento de Rafael.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/289/011.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/289/011.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombada na Rua Joaquim Cirilo.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/290/012.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/290/012.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um torneio leiteiro e uma feira de agronegócio no município.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/291/013.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/291/013.pdf</t>
   </si>
   <si>
     <t>Solicita que seja ofertado lanches para os munícipes que se deslocam para a capital do estado e outras cidades distantes para realizar consultas e exames médicos, solicita ainda que o cardápio seja preparado pela nutricionista do município.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/292/014.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/292/014.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento e drenagem da UBS na comunidade rural Caatinga Grande.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/293/015.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/293/015.pdf</t>
   </si>
   <si>
     <t>Solicita o desenvolvimento de um projeto de implantação de energia solar em todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/294/016.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/294/016.pdf</t>
   </si>
   <si>
     <t>Solicita o aterramento do riacho das cajazeiras, com detritos de telhas, na comunidade rural da Caatinga Grande.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/295/017.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/295/017.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma garagem no prédio da Secretaria Municipal de Trabalho, Habitação e Assistência Social - SEMTHAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/296/018.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/296/018.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocada em plena atividade a lei do SIM (Serviço de Inspeção Municipal), convocando os Produtores Rurais a registrar os seus produtos conforme normas de inspeção e de fiscalização sanitária no Município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/297/019.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/297/019.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da Guarda Municipal.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/298/020.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/298/020.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do canal de drenagem próximo a "Dedé de Piano".</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/299/021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/299/021.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da lagoa de tratamento.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/300/022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/300/022.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de climatizadores para o Centro de Referência da Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/301/023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/301/023.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da Rua Severino Hipólito.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/302/024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/302/024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja ofertado aulões para o Enem aos alunos da rede municipal, na sede da Câmara, através da Escola Legislativa.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/303/025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/303/025.pdf</t>
   </si>
   <si>
     <t>Solicita, com URGENCIA o reparo paliativo nas estradas vicinais do município.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/304/026.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/304/026.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma farmácia 24h (vinte e quatro horas) no nosso Município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/305/027.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/305/027.pdf</t>
   </si>
   <si>
     <t>Solicita um ponto de distribuição de água no conjunto de habitação próximo a João Paulo de Marizeiro.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/306/028.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/306/028.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de 2 (dois) postes de 4 (quatro) lâmpadas na rua Elza Dantas com a Pedro de Medeiros Brito. (ref. Praça dos Guardiões da Natureza)</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/308/029.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/308/029.pdf</t>
   </si>
   <si>
     <t>Solicita que seja fornecido “Aristab” aos munícipes que necessitam do medicamento.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/309/030.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/309/030.pdf</t>
   </si>
   <si>
     <t>Solicita que seja fornecido pelo município atendimento com Terapeuta Ocupacional e Psicopedagogo.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/361/031.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/361/031.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento de abafadores auditivos para os alunos com autismo da Sala de Atendimentos Especializado.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/362/032.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/362/032.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de cerca elétrica como medida protetiva nas instalações do prédio do Centro Municipal de Ensino Infantil - CMEI.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/363/033.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/363/033.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança como medida protetiva nas instalações do prédio do Centro Municipal de Ensino Infantil - CMEI.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/364/034.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/364/034.pdf</t>
   </si>
   <si>
     <t>Solicita que através de emenda parlamentar seja adquirido um castrador móvel para atendimento das demandas municipais de castração animal.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/365/035.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/365/035.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação do telhado da quadra de esportes.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/366/036.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/366/036.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de um Gerador de Energia para a Unidade Mista de Saúde Maria Aparecida Dantas.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/367/037.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/367/037.pdf</t>
   </si>
   <si>
     <t>Solicita Equipamentos de Proteção Individual (EPI’s) para o Centro de Educação Infantil - CMEI.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/368/038.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/368/038.pdf</t>
   </si>
   <si>
     <t>Solicita uma Pocilga Comunitária para os criadores de porcos do nosso município.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/369/039.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/369/039.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura do parquinho do CEMEI.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/370/040.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/370/040.pdf</t>
   </si>
   <si>
     <t>Solicita Redutores de Velocidade em frente ao Centro de Educação Infantil - CMEI.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/371/041.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/371/041.pdf</t>
   </si>
   <si>
     <t>Solicita parceria com a Prefeitura Municipal de Parelhas para que seja cedido o castra móvel ao nosso Município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/372/042.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/372/042.pdf</t>
   </si>
   <si>
     <t>Solicita ao municipio parceria com o Departamento Nacional de Obras Contra as Secas — DNOCS ou que através de licitação seja realizado a aquisição de peixes tipo “Tilápia” para o Peixamento dos barreiros dos pequenos produtores.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/373/043.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/373/043.pdf</t>
   </si>
   <si>
     <t>Solicita o roço da BR-288 RN.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/374/044.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/374/044.pdf</t>
   </si>
   <si>
     <t>Solicita reparo nas estradas vicinais do Município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Arthur David Costa Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/375/045.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/375/045.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma passagem molhada no Comunidade Badaruco.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/376/046.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/376/046.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura para fins protetivos do bueiro na galeria que segue pelo loteamento de “Dedé de Piano".</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/377/047.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/377/047.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reformado o telhado e ampliado a iluminação do pátio do CEMEI.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/378/048.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/378/048.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um muro unindo a escola José Cirilo Alves com a creche Joana Melo de Azevedo na comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/379/049.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/379/049.pdf</t>
   </si>
   <si>
     <t>Solicita que seja contratado mais motoristas de ambulância para o município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/380/050.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/380/050.pdf</t>
   </si>
   <si>
     <t>Solicita ventiladores para o pátio do Centro Municipal de Educação Infantil - CEMEI.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/387/051.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/387/051.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o rogo da vila da comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/388/052.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/388/052.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um mata-burro na entrada do Sitio Olho D'água, que dá acesso à Barragem Passagem das Traíras.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/389/053.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/389/053.pdf</t>
   </si>
   <si>
     <t>Solicita a complementação do calçamento na Rua Miguel Cirilo, no trecho entre o asfalto da RN-288 e o terreno de Zé Lambreta.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/390/054.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/390/054.pdf</t>
   </si>
   <si>
     <t>Solicita que seja fixado o Piso Salarial dos Enfermeiros, Técnicos de enfermagem e auxiliares de enfermagem, no âmbito do Município de São José do Serid6-RN, em consonância com a Emenda Constitucional nº 124 de 2022 e a Lei Federal 14.434/2022.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/391/055.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/391/055.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada uma grade de segurança entre o bar e a delegacia.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/392/056.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/392/056.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um calçadão na rua Miguel Berto, bairro Beira Rio ao lado do Sitio de Manoel de Louro.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/393/057.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/393/057.pdf</t>
   </si>
   <si>
     <t>Solicita o complemento do meio fio na rua Miguel Berto, próximo ao balneário Manoel de Louro (ref.: em frente a casa de Cida).</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/394/058.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/394/058.pdf</t>
   </si>
   <si>
     <t>Solicita a troca dos carroções de madeira por basculantes de trator para auxiliar na silagem dos produtores rurais do município.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/395/059.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/395/059.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento no número de banheiros químicos nas festividades realizadas na praga de eventos.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/396/060.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/396/060.pdf</t>
   </si>
   <si>
     <t>Solicita o calcamento e a iluminação na travessia das ruas Francisca Macedo de Medeiros, Ludgero Alves e Josué Gomes de Medeiros.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/397/061.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/397/061.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a podagem da vegetação de pequeno e médio porte no bairro do açude.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/398/062.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/398/062.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um trabalho de pulverização na praça de eventos Edilza Dias.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/399/063.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/399/063.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um ponto de apoio aos nossos mototáxis.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Solicita a disponibilização de QR Code em todo o acervo do MUMUTROPS — Museu Municipal Tropeiros do Seridó.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/401/065.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/401/065.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura do terreno compreendido entre a casa de Antônio Soldado e a churrascaria de Jorge para a realização da feira livre.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/402/066.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/402/066.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado quebra-molas no percurso da rua Joaquim Cirilo.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/403/067.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/403/067.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação e disponibilização de internet gratuita para os munícipes no Casarão sede da Fazenda Seridó (Caatinga Grande).</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/404/068.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/404/068.pdf</t>
   </si>
   <si>
     <t>Solicita que seja contratada equipe de limpeza urbana para atuar no domingo (dia do encerramento da Festa do Padroeiro deste Município), concedendo o dia de folga aos trabalhadores que atualmente realizam tal limpeza.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/405/069.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/405/069.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um canteiro para arborização na Rua Manuel Louro, em frente ao Cemitério Publico deste Município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/406/070.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/406/070.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura no entorno dos quiosques da praça de eventos.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/410/071.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/410/071.pdf</t>
   </si>
   <si>
     <t>Solicita a reposição das lâmpadas no poste em frente à casa de Inácio na rua Josué Gomes.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/411/072.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/411/072.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedido amplo e gratuito acesso das crianças e adolescentes com deficiência ao parque de diversões que venha a ser instalado no Município durante a festa do padroeiro.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/412/073.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/412/073.pdf</t>
   </si>
   <si>
     <t>Solicita o cercamento das praças guardiões da natureza.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/413/074.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/413/074.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 1 (poste) de iluminação no centro da cidade.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/414/075.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/414/075.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de sistema de irrigação por gotejamento nos canteiros do projeto guardiões da natureza.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/415/076.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/415/076.pdf</t>
   </si>
   <si>
     <t>Solicita a reestruturação da biblioteca indústria do conhecimento, através da recuperação e/ou substituição dos computadores e ar-condicionado.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/416/077.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/416/077.pdf</t>
   </si>
   <si>
     <t>Solicita que disponibilize, no site oficial do Município, o Portal de emissão de nota fiscal eletrônica, possibilitando aos comerciantes desta cidade a emissão, via internet, de notas fiscais de produtos e serviços.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/417/078.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/417/078.pdf</t>
   </si>
   <si>
     <t>Solicita complementação da calçada na rua Luiz Cirne a esquerda do prédio Jesuíno Azevedo.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/418/079.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/418/079.pdf</t>
   </si>
   <si>
     <t>Solicita à CAERN que instale com máxima urgência os novos poços perfurados para auxiliar no abastecimento de água do nosso município.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/419/080.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/419/080.pdf</t>
   </si>
   <si>
     <t>Solicita a fixação de faixa de proteção na rua Cícero Dantas para fins de interdição nos períodos de acesso e egresso nas mediações prediais do CEMEL</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/420/081.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/420/081.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de material esportivo (bolas e rede) destinado a execução dos treinos de Vôlei.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/421/082.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/421/082.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de sinalização para estacionamento exclusivo de veículos de transporte coletivo (Transporte Cirne) na rua Justino Dantas, ao lado do supermercado Pyetro.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/422/083.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/422/083.pdf</t>
   </si>
   <si>
     <t>Solicita a complementação do calçamento na esquina da igreja ao ginásio poliesportivo Francisco Manoel da Silva no sitio Seridó (Comunidade Caatinga Grande).</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/423/084.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/423/084.pdf</t>
   </si>
   <si>
     <t>Solicita a transferência do quebra-molas em frente à Farmácia de Jairo para a parte lateral do Mercado Público.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/424/085.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/424/085.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um calçadão atras da biblioteca Industria do Conhecimento Simão José de Medeiros.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/425/086.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/425/086.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição de todos os implementos agrícolas defeituosos do município.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/426/087.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/426/087.pdf</t>
   </si>
   <si>
     <t>Solicita o complemento do calçamento da esquina da fábrica de Ricardo até a fábrica de Bebé, localizadas nas proximidades da entrada do município, sentido Caicó.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/427/088.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/427/088.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de (três) postes de luz da casa de Ozair até a fábrica de Bebé.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/428/089.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/428/089.pdf</t>
   </si>
   <si>
     <t>Solicita a lavagem na praça de eventos Edilza Dias.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/429/090.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/429/090.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura dos quiosques e da Rodoviária.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/430/091.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/430/091.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da rua Severina Hipólito.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/431/092.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/431/092.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de neuropediatra e pediatra para atender as demandas do município.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/432/093.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/432/093.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza na comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/433/094.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/433/094.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do atendimento médico na Comunidade Badaruco.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/434/095.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/434/095.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura da praça de eventos Edilza Dias através de emenda parlamentar.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/435/096.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/435/096.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança nas mediações da rodoviária.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/436/097.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/436/097.pdf</t>
   </si>
   <si>
     <t>Solicita a isenção das tarifas de água aos nossos munícipes.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/437/098.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/437/098.pdf</t>
   </si>
   <si>
     <t>Solicita a a conclusão das obras da Barragem Passagem das Traíras.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/438/099.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/438/099.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de patrulha animal no município, afim de recolher animais em situação de rua.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/614/req_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/614/req_001.2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGENCIA, do Projeto de Lei Ordinária n.º 001/2023. que “Dispõe sobre os novos vencimentos dos cargos de provimento efetivo da Câmara Municipal de São José do Seridó/RN, em razão do valor do novo salário-minimo nacional, fixado pela Medida Provisória nº 1.143, de 12 de dezembro de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/615/req_002.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/615/req_002.2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGENCIA, do Projeto de Lei Ordinária n.º 002/2023, que “Concede reajuste de vencimentos aos servidores comissionados da Câmara Municipal de São José do Seridó e dá outras providências ”.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/616/req_003.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/616/req_003.2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGENCIA, do Projeto de Lei Complementar n.º 001/2023. que “Dispõe sobre o valor do salário-minimo a vigorar a partir de 1° de janeiro de 2023 e dá outras providências. ”</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req_004.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req_004.2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGENCIA, do Projeto de Resolução de n° 001/2023, que “Altera o Quadro de Detalhamento de Despesa (ODD) da Câmara Municipal de Saã José do Seridó para o exercício 2023 e dá outras providências”,</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/617/req_005.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/617/req_005.2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGENCIA, do Projeto de Lei Complementar nº 003/2023, que “Dispõe sobre a atualização do piso salarial dos professores da rede municipal de educação de acordo com a Lei Federal n.º 11.738, de 16 de julho de 2008".</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req_026.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req_026.2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGENCIA, do Projeto de Resolução n.º 003/2023, que "Altera o Quadro de Detalhamento de Despesa (ODD) da Câmara Municipal de São José do Seridó para o exercício 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa, Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_001.2023.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor ao Núcleo de Participação e Cidadania de Adolescentes de São José do Seridó/RN, pelas relevantes ações desenvolvidas na Edição 2021-2024 do Selo UNICEF.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_002.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_002.2023.pdf</t>
   </si>
   <si>
     <t>Manifesta reconhecimento e apoio ao dia mundial do autista, às mães de crianças autistas e profissionais que lhe prestam assistência e lutam pela conscientização da causa.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_003.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_003.2023.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor e aplausos ao Senhor Rienzz Elias Costa Araújo, pelas relevantes ações culturais desenvolvidas junto ao Núcleo de Participação e Cidadania de Adolescentes de São José do Seridó/RN, por meio do Projeto Trapiá Semente.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_004.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_004.2023.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor e agradecimento à Sra. Eva Mariana dos Santos Costa pelos relevantes serviços prestados a comunidade são-josé-seridoense, especialmente aos últimos 21 anos atuando na manutenção e execução dos trabalhos legislativos desta casa.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_005.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_005.2023.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor e congratulações ao Sr. Gleydson Dallyson Pimenta de Brito que aos 16 anos lançou seu primeiro livro: Fantástico Mundo de Elliot.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>VTPSR</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa, Arthur David Costa Pereira, Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/262/voto_de_pesar_001.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/262/voto_de_pesar_001.2023.pdf</t>
   </si>
   <si>
     <t>Voto de profundo pesar aos familiares e amigos pelo falecimento do saudoso Sr. Antônio Balbino dos Santos, ocorrido em 27 de março de 2023.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto, Arthur David Costa Pereira, Clayton Mariano de Sá, Daniel Andson Da Costa, João de Oliveira Dantas, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. João Gois de Medeiros, ocorrido no dia 9 de abril de 2023.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa, Leodônio Medeiros Dantas, Arthur David Costa Pereira, Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, Joseni Santos de Medeiros, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/265/voto_de_pesar_003.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/265/voto_de_pesar_003.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Francisco Medeiros, ocorrido no dia 26 de maio de 2023.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros, Arthur David Costa Pereira, Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, José Carlos Dantas Costa, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/266/voto_de_pesar_004.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/266/voto_de_pesar_004.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Sra. Maria de Fátima Medeiros, ocorrido em 20 de maio de 2023.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>João de Oliveira Dantas, Arthur David Costa Pereira, Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/267/voto_de_pesar_005.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/267/voto_de_pesar_005.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Clovis Agripas de Medeiros, ocorrido em 02 de junho de 2023.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/268/voto_de_pesar_006.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/268/voto_de_pesar_006.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Sra. Ivete Nóbrega, ocorrido no dia 11 de agosto de 2023.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Arthur David Costa Pereira, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/269/voto_de_pesar_007.1_2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/269/voto_de_pesar_007.1_2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Francisco Gonçalves de Souza Filho, ocorrido no dia 28 de agosto de 2023.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Leodônio Medeiros Dantas, Arthur David Costa Pereira, Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/270/voto_de_pesar_008.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/270/voto_de_pesar_008.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Geilson José da Costa, ocorrido no dia 9 de setembro de 2023.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/271/voto_de_pesar_009.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/271/voto_de_pesar_009.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Maurício de Oliveira, ocorrido no dia 14 de setembro de 2023.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/272/voto_de_pesar_010.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/272/voto_de_pesar_010.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Inácio Costa dos Santos, ocorrido no dia 30 de setembro de 2023.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/273/voto_de_pesar_011.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/273/voto_de_pesar_011.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Sra. Maria das Dores Rodrigues Dantas, ocorrido no dia 9 de outubro de 2023.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/274/voto_de_pesar_012.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/274/voto_de_pesar_012.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Sra. Ilma Bezerra de Araújo Medeiros, ocorrido no dia 15 de outubro de 2023.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/275/voto_de_pesar_013.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/275/voto_de_pesar_013.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Srta. Islane Carelle Dantas Silva, ocorrido no dia 2 de novembro de 2023.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/276/voto_de_pesar_014.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/276/voto_de_pesar_014.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Sra. Francisca Aparecida Santiago, ocorrido no dia 2 de dezembro de 2023.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/277/voto_de_pesar_015.2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/277/voto_de_pesar_015.2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento do Sr. Francisco de Souza Coutinho, ocorrido no dia 2 de dezembro de 2023.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/278/voto_de_pesar_007.2_2023.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/278/voto_de_pesar_007.2_2023.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares e amigos pelo falecimento da Sra. Delmira Oliveira, ocorrido no dia 12 de agosto de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2500,68 +2500,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/339/plo_001.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/340/plo_002.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/341/plo_003.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/342/plo_004.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/344/plo_006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/345/plo_007.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/346/plo_008.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/347/plo_009.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/348/plo_010.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/349/plo_011.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/350/plo_012.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/595/plo_013.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/596/plo_014.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/597/plo_015.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/598/plo_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/599/plo_017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/600/plo_018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/601/plo_019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/602/plo_020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/603/plo_021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/604/plo_022.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/605/plo_023.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/plo_024.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/606/plo_025.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/607/plo_026.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/629/plo_027.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/630/plo_028.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/631/plo_029.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/632/plo_030.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/633/plo_031.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/634/plo_032.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/635/plo_033.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/636/plo_034.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/637/plo_035.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/plc_001.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/547/plc_002.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/548/plc_003.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/plc_004.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/550/plc_005.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/551/plc_006.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/plc_007.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/628/plc_008.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/589/pdl_1.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/590/pdl_2.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/591/pdl_3.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/592/pdl_4.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/593/pdl_5.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/594/pdl_6.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/608/pdl_7.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/609/pdl_8.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/610/pdl_9.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/611/pdl_10.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/612/pdl_11.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/613/pdl_12.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/487/pres_001.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/488/pres_002.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/489/pres_003.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/cljrf_028.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/504/parecer_029.2023_cljrf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/651/cfo_parecer_001.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/parecer_002.2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/279/001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/280/002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/281/003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/282/004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/283/005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/284/006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/285/007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/286/008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/287/009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/288/010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/289/011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/290/012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/291/013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/292/014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/293/015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/294/016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/295/017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/296/018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/297/019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/298/020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/299/021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/300/022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/301/023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/302/024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/303/025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/304/026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/305/027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/306/028.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/308/029.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/309/030.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/361/031.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/362/032.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/363/033.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/364/034.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/365/035.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/366/036.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/367/037.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/368/038.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/369/039.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/370/040.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/371/041.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/372/042.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/373/043.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/374/044.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/375/045.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/376/046.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/377/047.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/378/048.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/379/049.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/380/050.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/387/051.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/388/052.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/389/053.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/390/054.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/391/055.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/392/056.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/393/057.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/394/058.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/395/059.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/396/060.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/397/061.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/398/062.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/399/063.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/401/065.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/402/066.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/403/067.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/404/068.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/405/069.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/406/070.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/410/071.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/411/072.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/412/073.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/413/074.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/414/075.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/415/076.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/416/077.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/417/078.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/418/079.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/419/080.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/420/081.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/421/082.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/422/083.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/423/084.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/424/085.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/425/086.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/426/087.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/427/088.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/428/089.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/429/090.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/430/091.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/431/092.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/432/093.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/433/094.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/434/095.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/435/096.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/436/097.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/437/098.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/438/099.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/614/req_001.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/615/req_002.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/616/req_003.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req_004.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/617/req_005.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req_026.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_001.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_002.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_003.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/262/voto_de_pesar_001.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/265/voto_de_pesar_003.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/266/voto_de_pesar_004.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/267/voto_de_pesar_005.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/268/voto_de_pesar_006.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/269/voto_de_pesar_007.1_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/270/voto_de_pesar_008.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/271/voto_de_pesar_009.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/272/voto_de_pesar_010.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/273/voto_de_pesar_011.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/274/voto_de_pesar_012.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/275/voto_de_pesar_013.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/276/voto_de_pesar_014.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/277/voto_de_pesar_015.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/278/voto_de_pesar_007.2_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/339/plo_001.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/340/plo_002.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/341/plo_003.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/342/plo_004.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/344/plo_006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/345/plo_007.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/346/plo_008.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/347/plo_009.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/348/plo_010.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/349/plo_011.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/350/plo_012.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/595/plo_013.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/596/plo_014.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/597/plo_015.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/598/plo_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/599/plo_017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/600/plo_018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/601/plo_019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/602/plo_020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/603/plo_021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/604/plo_022.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/605/plo_023.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/plo_024.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/606/plo_025.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/607/plo_026.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/629/plo_027.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/630/plo_028.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/631/plo_029.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/632/plo_030.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/633/plo_031.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/634/plo_032.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/635/plo_033.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/636/plo_034.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/637/plo_035.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/plc_001.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/547/plc_002.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/548/plc_003.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/plc_004.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/550/plc_005.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/551/plc_006.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/plc_007.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/628/plc_008.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/589/pdl_1.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/590/pdl_2.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/591/pdl_3.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/592/pdl_4.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/593/pdl_5.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/594/pdl_6.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/608/pdl_7.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/609/pdl_8.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/610/pdl_9.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/611/pdl_10.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/612/pdl_11.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/613/pdl_12.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/487/pres_001.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/488/pres_002.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/489/pres_003.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/cljrf_028.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/504/parecer_029.2023_cljrf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/651/cfo_parecer_001.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/parecer_002.2023_cfo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/279/001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/280/002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/281/003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/282/004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/283/005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/284/006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/285/007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/286/008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/287/009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/288/010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/289/011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/290/012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/291/013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/292/014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/293/015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/294/016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/295/017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/296/018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/297/019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/298/020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/299/021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/300/022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/301/023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/302/024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/303/025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/304/026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/305/027.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/306/028.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/308/029.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/309/030.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/361/031.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/362/032.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/363/033.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/364/034.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/365/035.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/366/036.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/367/037.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/368/038.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/369/039.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/370/040.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/371/041.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/372/042.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/373/043.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/374/044.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/375/045.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/376/046.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/377/047.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/378/048.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/379/049.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/380/050.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/387/051.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/388/052.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/389/053.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/390/054.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/391/055.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/392/056.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/393/057.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/394/058.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/395/059.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/396/060.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/397/061.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/398/062.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/399/063.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/401/065.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/402/066.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/403/067.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/404/068.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/405/069.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/406/070.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/410/071.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/411/072.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/412/073.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/413/074.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/414/075.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/415/076.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/416/077.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/417/078.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/418/079.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/419/080.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/420/081.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/421/082.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/422/083.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/423/084.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/424/085.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/425/086.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/426/087.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/427/088.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/428/089.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/429/090.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/430/091.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/431/092.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/432/093.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/433/094.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/434/095.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/435/096.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/436/097.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/437/098.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/438/099.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/614/req_001.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/615/req_002.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/616/req_003.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req_004.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/617/req_005.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req_026.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/248/mocao_001.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/249/mocao_002.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/250/mocao_003.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/252/mocao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/255/mocao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/262/voto_de_pesar_001.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/265/voto_de_pesar_003.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/266/voto_de_pesar_004.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/267/voto_de_pesar_005.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/268/voto_de_pesar_006.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/269/voto_de_pesar_007.1_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/270/voto_de_pesar_008.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/271/voto_de_pesar_009.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/272/voto_de_pesar_010.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/273/voto_de_pesar_011.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/274/voto_de_pesar_012.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/275/voto_de_pesar_013.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/276/voto_de_pesar_014.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/277/voto_de_pesar_015.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/278/voto_de_pesar_007.2_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>