--- v0 (2025-11-05)
+++ v1 (2026-05-14)
@@ -10,1754 +10,1844 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1416" uniqueCount="569">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1501" uniqueCount="599">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/15/plo_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/15/plo_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os novos vencimentos dos cargos de provimento efetivo da Câmara Municipal de São José do Seridó/RN, em razão do valor do novo salário-mínimo nacional e dá outras providencias.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/17/plo_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/17/plo_002.2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores comissionados da Câmara Municipal de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/19/plo_003.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/19/plo_003.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de São José do Seridó/RN para a legislatura 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/21/plo_004.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/21/plo_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias pelo Poder Legislativo de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/25/plo_005.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/25/plo_005.2024.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, do Vice-Prefeito e dos Secretários do Município de São José do Seridó/RN para a legislatura 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jackson Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/29/plo_006.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/29/plo_006.2024.pdf</t>
   </si>
   <si>
     <t>Cria a gratificação para a função de Pregoeiro no âmbito do Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/31/plo_oo7.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/31/plo_oo7.2024.pdf</t>
   </si>
   <si>
     <t>Denomina o Poço do Nova Bonita "José Nilton de Azevedo" e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/33/plo_008.2024-_retirada_de_pauta_em_25.04.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/33/plo_008.2024-_retirada_de_pauta_em_25.04.2024.pdf</t>
   </si>
   <si>
     <t>Institui como feriado municipal o dia 19 de março, dia de São José, Padroeiro do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/36/plo_009.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/36/plo_009.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/39/plo_010_2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/39/plo_010_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/42/plo_011.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/42/plo_011.2024.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio-alimentação no âmbito da Câmara Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/45/plo_012.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/45/plo_012.2024.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina a concessão, o controle e a realização de suprimento de fundos, institui o regime de adiantamento para despesas de pronto pagamento, e dá outras providencias.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/47/plo_013.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/47/plo_013.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento diferenciado, favorecido, regionalizado e simplificado às Microempresas (ME), Empresas de Pequeno Porte (EPP) e Microempreendedores individuais (MEI), no acesso ao mercado local e nas contratações públicas realizadas pela Administração Pública de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/49/plo_014.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/49/plo_014.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 97 e seu parágrafo único e cria o artigo 97-A à Lei Municipal n.º 199/99, que dispõe sobre o Estatuto dos Servidores Públicos do Município de São José do Seridó/RN e revoga a Lei Ordinária n.º 513 de 28 de junho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/51/plo_015.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/51/plo_015.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto ao Banco do Brasil S.A, no âmbito do Programa Eficiência Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/53/plo_016.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/53/plo_016.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos, oriundos das contribuições previdenciárias do Município de São José do Seridó/RN, com seu regime Próprio de Previdência Social - RPPS, e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/61/plo_017.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/61/plo_017.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>João de Oliveira Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/57/plo_018.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/57/plo_018.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a regulamentar o funcionamento de estabelecimentos que utilizam câmaras de bronzeamento artificial no Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/59/plo_019.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/59/plo_019.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Valorização dos Profissionais da Educação no Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/68/plo_020.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/68/plo_020.2024.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA da Prefeitura Municipal de São José do Seridó para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/63/plo_021.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/63/plo_021.2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Lei Municipal n.º 539, de 18 de junho de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/65/plo_022.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/65/plo_022.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação da área non eadificandi no entorno de Aterro Controlado no Município de São José do Seridó/RN, em conformidade com o Termo de Ajustamento de Conduta (TAC) firmado entre o Município e o Ministério Público do Estado do Rio Grande do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/23/plc_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/23/plc_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a vigorar a partir de 1º de janeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/27/plc_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/27/plc_002.2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do piso salarial dos professores da rede municipal de educação, do Município de São José do Seridó, de acordo com a Portaria Interministerial n.º 6, de 28 de dezembro de 2022, para o ano base 2024, e Lei Federal n.º 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/34/plc_004.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/34/plc_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do art. 13, da Lei Complementar n.º 095, de 15 de março de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/54/plc_005.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/54/plc_005.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma administrativa do Instituto de Previdência do Município de São José do Seridó - IPREV-SJS, autarquia municipal responsável pela gestão do Regime Próprio de Previdência Social do Município de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/69/plc_006.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/69/plc_006.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma administrativa do Instituto de Previdência do Município de São José do Seridó - IPREV - SJS, autarquia municipal responsável pela gestão do Regime Próprio de Previdência Social do Município de São José do Seridó, revoga a Lei Complementar n. 111 de 25 de junho de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/177/pdl_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/177/pdl_001.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Leonardo Costa dos Santos.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/178/pdl_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/178/pdl_002.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Caio José Cavalcanti Trigueiro.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/217/pdl_003.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/217/pdl_003.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, à Sra. Renata Maria dos Santos.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/218/pdl_004.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/218/pdl_004.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Francisco de Assis Neto.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/219/pdl_005.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/219/pdl_005.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Christiane Campos Tolentino.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/220/pdl_006.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/220/pdl_006.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Jarlene Azevedo Meira Galvão.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa, Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/221/pdl_007.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/221/pdl_007.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Aurinete da Cunha Anunciado.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/222/pdl_008.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/222/pdl_008.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Jairo Amorim Gomes de Araújo.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/223/pdl_009.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/223/pdl_009.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense à Sra. Bruna Beatriz de Souza Medeiros.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/224/pdl_010.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/224/pdl_010.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Rogelio Max Santos de Azevedo.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/225/pdl_011.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/225/pdl_011.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Daniel Vitor de Figueredo Barbosa.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/226/pdl_012.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/226/pdl_012.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Francisca Neta da Costa Silva.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/227/pdl_013.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/227/pdl_013.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Pedro Pereira de Medeiros.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/228/pdl_014.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/228/pdl_014.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Lídia Stefanie Dantas Silva.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/229/pdl_015.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/229/pdl_015.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Joaquim José de Oliveira.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Artur Marcos Medeiros da Cunha.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/231/pdl_017.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/231/pdl_017.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Thiago Alves dos Santos.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/233/pdl_018.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/233/pdl_018.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Eloiza Jaine Costa da Cruz.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/235/pdl_021.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/235/pdl_021.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Aislanny Ingridy da Silva Soares.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/236/pdl_022.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/236/pdl_022.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Lúcia de Fátima Cavalcanti Oliveira.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/238/pdl_023.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/238/pdl_023.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Mário Luciano Albuquerque Oliveira.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/239/pdl_024.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/239/pdl_024.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Jailton Gomes de Medeiros.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/240/pdl_026.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/240/pdl_026.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense à Sra. Viviane Laiane de Medeiros Pereira.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/241/pdl_027.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/241/pdl_027.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Fabiano Diniz da Silva.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/243/pdl_028.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/243/pdl_028.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense à Sra. Laura Leopoldina Fernandes Neta.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/244/pdl_029.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/244/pdl_029.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Renato Mizael Fernandes Dantas.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/245/pdl_030.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/245/pdl_030.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense à Sra. Kalina Leila Nunes Mendes Medeiros.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/246/pdl_031.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/246/pdl_031.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense à Sra. Bárbara Santina Dantas de Medeiros.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/247/pdl_032.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/247/pdl_032.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Francy Junior Meira Dos Santos.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/251/pdl_033.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/251/pdl_033.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. José Carlos de Vasconcelos Araújo.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Arthur David Costa Pereira, Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/253/pdl_034.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/253/pdl_034.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense à Sra. Isabelle Canuto Rabelo Barbosa.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/254/pdl_035.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/254/pdl_035.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Francisco Assis de Medeiros.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/256/pdl_036.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/256/pdl_036.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Antônio Clementino Nogueira.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/258/pdl_037.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/258/pdl_037.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoens e, ao Sr. Antoniel Irimar dos Santos</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/260/pdl_038.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/260/pdl_038.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Jailson Gomes de Medeiros.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/261/pdl_039.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/261/pdl_039.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Lucrecia Menezes dos Santos.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/263/pdl_040.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/263/pdl_040.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Fernando Wanderley Vargas da Silva.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/330/pdl_041.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/330/pdl_041.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Francimilton Ginane.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/331/pdl_042.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/331/pdl_042.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Gerry Alex de Araújo Maia.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/332/pdl_043.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/332/pdl_043.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Carlindo dos Santos.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/333/pdl_044.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/333/pdl_044.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Maria Fernanda da Silva Souza.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/334/pdl_045.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/334/pdl_045.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Ellen Jasmin de Sales Pinheiro.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/335/pdl_046.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/335/pdl_046.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense, ao Sr. Laércio de Moura.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Monaliza Kaline de Azevedo Medeiros.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/337/pdl_048.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/337/pdl_048.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Elza Carla Melo de Souza.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/338/pdl_049.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/338/pdl_049.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Adiguacira de Carvalho Teixeira Nascimento.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/209/pres_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/209/pres_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação ao acesso as informações e a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011, no âmbito da Câmara Municipal de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/210/pres_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/210/pres_002.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação das medidas necessárias para execução de tratamento de dados pessoais, referente a Lei Federal nº 13.709/2018, no âmbito do Poder Legislativo de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/211/pres_003.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/211/pres_003.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129/2021, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/212/pres_004.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/212/pres_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, a estrutura e o funcionamento da Ouvidoria Parlamentar do Poder legislativo Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa(QDD) da Câmara Municipal de São José do Seridó para o exercício de 2024 e dá outras providência.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/214/pres_006.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/214/pres_006.2024.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/215/pres_007.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/215/pres_007.2024.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/216/pres_008.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/216/pres_008.2024.pdf</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer da CLJRF</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/32/cljrf_001.2024.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/44/cljrf_014.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/32/cljrf_001.2024.pdf</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/972/brn3c2af4e23cc8_035833.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadã são-josé-seridoense à Sra. Aurinete da Cunha Anunciado.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/974/brn3c2af4e23cc8_036643.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadão são-josé-seridoense, ao Sr. Jairo Amorim Gomes de Araújo.</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/37/cljrf_011.2024.pdf</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/993/brn3c2af4e23cc8_036693.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã são-josé-seridoense, à Sra. Bruna Beatriz de Souza Medeiros.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão são-josé-seridoense, ao Sr. Rogélio Max Santos de Azevedo.</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/46/cljrf_015.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/46/cljrf_015.2024.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/56/cljrf_022.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/56/cljrf_022.2024.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/58/cljrf_023.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/58/cljrf_023.2024.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/66/cljrf_042.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/66/cljrf_042.2024.pdf</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/44/cljrf_014.2024.pdf</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da CFO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/38/cof_001.2024.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/43/cof_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/38/cof_001.2024.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/43/cof_002.2024.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/67/cof_004.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/67/cof_004.2024.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/118/001_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/118/001_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade da substituição dos postes de iluminação da praça localizada na rua Manoel Theodoro por postes de concreto.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/119/002_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/119/002_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade da Construção do Ponto de Apoio aos Moto taxistas do Município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/120/003_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/120/003_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a nomeação do Canteiro localizado na rua Manoel Louro, ao lado da Escola Municipal Raul de Medeiros Dantas, em homenagem à Senhorita Islanne Carelle Silva Medeiros.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/121/004_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/121/004_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade a realização de Torneio Leiteiro.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/122/005_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/122/005_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade da realização do Roco e um Serviço Paliativo nas estradas vicinais do nosso Município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de construção de uma Proteção na bueira do CEMEI ao lado da RN 288.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/124/007_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/124/007_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a colocação de "tartarugas" na ciclovia da RN 288.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/125/008_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/125/008_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Construção de  Passagem Molhada no Sítio anins para beneficiar os criadores e produtores do açude.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/126/009_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/126/009_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Cobertura do parque do CEMEI.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/127/010_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/127/010_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de Construção de uma Passagem Elevada na rua Manoel Theodoro no cruzamento da Av. Justino Dantas.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/128/011_-_joao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/128/011_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de reforma da Passagem Molhada que dá acesso ao Sítio Olho D'agua e Quixabinha.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/129/012_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/129/012_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Educação e Cultura a realização de Cursos de Primeiros Socorros e Combate a Incêndio aos profissionais da educação do Município.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/130/013_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/130/013_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a necessidade de calçar o prolongamento da rua Severino Hipólito.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/131/013_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/131/013_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a limpeza da calçada em torno do Campo de Futebol e da calada ao lado da RN 288.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/132/015_-_joao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/132/015_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a cobertura na entrada da Unidade de Saúde.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o retorno do cursinho preparatório pré-vestibular.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/134/017_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/134/017_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a interdição nos finais da semana da rua Manoel Theodoro no trecho com a Av. Justino Dantas e rua Elias Uchoa durante o período noturno em razão do fluxo de pedestres na localização.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/135/018_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/135/018_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal com urgência que seja realizada a construção do sangradouro em alvenaria do açude dos criadores.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/136/019_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/136/019_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a limpeza e a reforma da rodoviária.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/137/020_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/137/020_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reposição das lâmpadas dos postes no percursos entre os pórticos Tibúrcio Bezerra e Jacó Libânio de Araújo.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/138/021_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/138/021_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reforma e a cobertura da lavanderia comunitária.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/139/022_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/139/022_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a doação dos Prédio onde funcionavam os grupos escolares rurais aos proprietários dos sítios onde estão localizados os referidos prédios.</t>
   </si>
   <si>
-    <t>140</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/140/023_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/140/023_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de 2 (dois) geradores de energia elétrica para atendimento da Unidade Básica de Saúde Maria Fausta e Unidade Mista de Saúde Maria Aparecida Dantas.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/141/024_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/141/024_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reforma e ampliação da Passagem Molhada existente na Comunidade Viração, no rio Acauã, entre os Município de São José do Seridó e Jardim do Seridó.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/142/025_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/142/025_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Educação e Cultura que sejam colocadas tendas na Quadra da Escola Raul de Medeiros Dantas.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/143/026_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/143/026_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras a realização de limpeza total nos canteiros da Comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/144/027_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/144/027_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Urbanismo e Meio Ambiente a criação de uma horta na creche Joana Melo de Azevedo, localizado na Comunidade Caatinga Grande, no intuito de Incentivas as crianças a despertarem o gosto pela produção rural, assim como utilizar a produção na merenda escolar.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/145/028_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/145/028_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja feito uma recuperação paliativa na via próxima à residência do Seu Joaquim, no Sítio Bonito.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/146/029_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/146/029_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de 1 (um) Ônibus Social.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/147/030_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/147/030_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a colocação de quebra-molas depois da casa de Zé Preto e outro próximo a casa de André do Pastor Geraldo.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/148/031_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/148/031_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a adição de 4 refletores nos pontos periféricos nas mediações no Cemitério Público ou a adição de 3 postes de concreto.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/149/032_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/149/032_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente da Câmara que a Câmara Passe a confeccionar carteirinhas de estudante.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/150/033_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/150/033_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a passagem de moto niveladora Patrol na rua Severina Hipólito.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/151/034_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/151/034_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja colocado placas de identificação dos homenageados nas praças e prédios públicos nomeados.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/152/035_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/152/035_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal  que seja denominada a rua da sede da fazenda até a Igreja na Comunidade Caatinga Grande de francisco Gonçalves de Souza Filho (Chicão da Caatinga).</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/153/036_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/153/036_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja contratado Psicólogo Infantil para atendimento das demandas Municipais.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/154/037_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/154/037_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja denominado a rua da Fábrica Canaã até o fim do calçamento na Comunidade Caatinga Grande de Francisco Avelino dos Santos (Chico Pitão).</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/155/038_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/155/038_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Educação e Cultura que seja feito parceria entre a Secretária Municipal de Educação e Cultura e a Polícia Militar para criação da policia mirim.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/156/039_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/156/039_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a sinalização com os nomes das ruas, em razão da deterioração das placas, impossibilitando a identificação das mesmas.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/157/040_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/157/040_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através de emenda parlamentar, seja construída outras escolas de Ensino Fundamental no Município.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/158/041_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/158/041_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que crie grupos de Danças.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/159/042_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/159/042_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de uma Motocicleta para atendimento das demandas da Escola Municipal Raul de Medeiros Dantas e CEMEI.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/160/043_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/160/043_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a elaboração de Projeto Arquitetônico e de Engenharia relativo a uma praça de convivência comunitária no Conjunto Modesto Medeiros.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/161/044_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/161/044_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a pintura da Rodoviária e dos Quiosques da Praça de Eventos Edilza Dias.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/162/045_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/162/045_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a substituição das lâmpadas dos postes antigos por LED.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/163/046_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/163/046_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que instale iluminação no beco que liga as Av. Justino Dantas e Miguel Cirilo ao lado da casa de "Badô".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/164/047_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/164/047_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o retorno do parque em frente à Igreja Matriz durante a festa do padroeiro.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/165/048_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/165/048_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de equipamentos de informática para melhor atendimento das demandas do posto de Saúde da Caatinga Grande.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/166/049_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/166/049_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promover fiscalizações, afim de dar cumprimento à garantia da meia entrada para pessoas com deficiências e seus acompanhantes no parque de diversões.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/167/050_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/167/050_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de uma máquina de lavar industrial para a Unidade Mista.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/168/051_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/168/051_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de uma quadra de Beach Tênis.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a adição de refletores nos canteiros das 2 avenidas da Caatinga Grande.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/170/053_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/170/053_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a reativação dos tele centros do município (urbano e rural) afim de promover cursos de informática básica e auxiliar os estudantes do nosso município.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal e a Secretária de Educação que seja criada uma sala de Atendimento Educacional Especializado (AEE) no CMEI Maria de Medeiros Dantas, para atender às crianças que lá estudam, assim como aumente a disponibilidade dos profissionais capacitados para atuarem na referida área.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/172/055_-_leodonio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/172/055_-_leodonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a passagem da Patrol para a restauração e melhoria das condições de trafegabilidade no trecho compreendido entre o término da Rua Severino Hipólito e o ponto final da Rua Antônio Alves Pretinho, visando à adequação e segurança da via.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/173/056_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/173/056_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal à nominação do coreto situado na praça fronteiriça ao cemitério, atribuindo-lhe a denominação de 'João Trajano da Costa', em tributo à memória deste, que, em vida, residiu por longos anos defronte ao local onde hoje se ergue o quiosque.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/174/057_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/174/057_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal que seja providenciada a retirada do forno de fabricação de carvão localizado nas proximidades do Açude da Prefeitura e que este seja alocado em um terreno de propriedade do Município, situado no Terreno dos Criadores, em área distante da Vila.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/175/058_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/175/058_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que firme uma parceria com a CAERN para viabilizar a restauração da rede de água da CAERN, garantindo que a Prefeitura possa dar o suporte necessário para a execução dessa obra, a rede de abastecimento de água necessita de melhorias urgentes para assegurar um fornecimento adequado e contínuo à população.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/176/059_-_francisco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/176/059_-_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de instalar câmeras de monitoramento em todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/16/req_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/16/req_001.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 001/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/18/req_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/18/req_002.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 002/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/20/req_003.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/20/req_003.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 003/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/22/req_oo4.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/22/req_oo4.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 004/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/24/req_005.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/24/req_005.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Complementar n.º 001/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/26/req_006.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/26/req_006.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 005/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/28/req_007.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/28/req_007.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Complementar n.º 002/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/30/req_008.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/30/req_008.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 006/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/35/req_010.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/35/req_010.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Complementar n.º 004/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/40/req_018.2024.pdf</t>
+    <t>970</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/970/brn3c2af4e23cc8_035823.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento de ofício à Governadora do Estado, Secretário Estadual de Educação, senadores e deputados da região Seridó, solicitando a destinação de ônibus escolar para o município de São José do Seridó.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/971/brn3c2af4e23cc8_035832.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento de ofício à Secretária Estadual de Educação, solicitando informações sobre as providências que estão sendo tomadas para a reabertura da Escola Estadual Raimundo Silvino da Costa.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/975/brn3c2af4e23cc8_036648.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Resolução Nº 001/2024.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/976/brn3c2af4e23cc8_036649.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Resolução Nº 002/2024.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/978/brn3c2af4e23cc8_036651.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Resolução Nº 004/2024.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/995/brn3c2af4e23cc8_036722.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Resolução Nº 005/2024.</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/40/req_018.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 010/2024.</t>
   </si>
   <si>
-    <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 019/2024.</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/48/req_020.2024.pdf</t>
+    <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 011/2024.</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/48/req_020.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 014/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/50/req_021.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/50/req_021.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 015/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/55/req_022.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/55/req_022.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Complementar n.º 005/2024.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/52/req_023.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/52/req_023.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 016/2024.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/60/req_024.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/60/req_024.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 017/2024.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/62/req_025.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/62/req_025.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 021/2024.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/64/req_026.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/64/req_026.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Ordinária n.º 022/2024.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/70/req_030.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/70/req_030.2024.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação, em REGIME DE URGÊNCIA, do Projeto de Lei Complementar n.º 006/2024.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/208/mocao_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/208/mocao_001.2024.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor à Associação Cultural Trapiá - Projeto Trapiá Semente, pelas relevantes ações de fomento e valorização culturais desenvolvidas no Município de São José do Seridó.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/232/mocao_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/232/mocao_002.2024.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor aos costureiros, em comemoração ao "Dia do Costureiro", celebrado em 25 de maio.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/234/mocao_003.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/234/mocao_003.2024.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor à Polícia Rodoviária Estadual - CPRE, na pessoa do Coronel Josemário Xavier de Paiva, pelos relevantes serviços prestados à sociedade.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/237/mocao_004.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/237/mocao_004.2024.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor ao Sargento Noedyson Rodrigo da Silva e ao Major Demilson Quirino de Medeiros, pelo excelente trabalho desenvolvido através do Projeto Educação de Trânsito na Escola.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/242/mocao_005.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/242/mocao_005.2024.pdf</t>
   </si>
   <si>
     <t>Manifesta louvor ao Capitão Manoel Messias da Costa pelo destacado trabalho desenvolvido no âmbito da 3ª Companhia Independente de Policiamento Rodoviário e como Subcoordenador do PROJETE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>VTPSR</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Arthur David Costa Pereira, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira, Leodônio Medeiros Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/257/voto_de_pesar_001.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/257/voto_de_pesar_001.2024.pdf</t>
   </si>
   <si>
     <t>Voto de profundo pesar aos familiares e amigos pelo falecimento de Nayron Felipe Medeiros de Araújo, ocorrido no dia 31 de maio de 2024.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Leodônio Medeiros Dantas, Arthur David Costa Pereira, Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, João de Oliveira Dantas, José Carlos Dantas Costa, Joseni Santos de Medeiros, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/259/voto_de_pesar_002.2024.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/259/voto_de_pesar_002.2024.pdf</t>
   </si>
   <si>
     <t>Voto de profundo pesar aos familiares e amigos pelo falecimento de Reginaldo Felipe da Silva, ocorrido no dia 3 de novembro de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2064,68 +2154,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/15/plo_001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/17/plo_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/19/plo_003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/21/plo_004.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/25/plo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/29/plo_006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/31/plo_oo7.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/33/plo_008.2024-_retirada_de_pauta_em_25.04.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/36/plo_009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/39/plo_010_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/42/plo_011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/45/plo_012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/47/plo_013.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/49/plo_014.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/51/plo_015.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/53/plo_016.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/61/plo_017.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/57/plo_018.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/59/plo_019.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/68/plo_020.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/63/plo_021.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/65/plo_022.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/23/plc_001.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/27/plc_002.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/34/plc_004.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/54/plc_005.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/69/plc_006.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/177/pdl_001.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/178/pdl_002.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/217/pdl_003.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/218/pdl_004.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/219/pdl_005.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/220/pdl_006.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/221/pdl_007.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/222/pdl_008.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/223/pdl_009.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/224/pdl_010.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/225/pdl_011.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/226/pdl_012.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/227/pdl_013.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/228/pdl_014.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/229/pdl_015.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/231/pdl_017.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/233/pdl_018.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/235/pdl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/236/pdl_022.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/238/pdl_023.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/239/pdl_024.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/240/pdl_026.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/241/pdl_027.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/243/pdl_028.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/244/pdl_029.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/245/pdl_030.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/246/pdl_031.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/247/pdl_032.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/251/pdl_033.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/253/pdl_034.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/254/pdl_035.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/256/pdl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/258/pdl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/260/pdl_038.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/261/pdl_039.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/263/pdl_040.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/330/pdl_041.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/331/pdl_042.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/332/pdl_043.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/333/pdl_044.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/334/pdl_045.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/335/pdl_046.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/337/pdl_048.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/338/pdl_049.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/209/pres_001.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/210/pres_002.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/211/pres_003.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/212/pres_004.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/214/pres_006.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/215/pres_007.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/216/pres_008.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/32/cljrf_001.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/37/cljrf_011.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/44/cljrf_014.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/46/cljrf_015.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/56/cljrf_022.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/58/cljrf_023.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/66/cljrf_042.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/38/cof_001.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/43/cof_002.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/67/cof_004.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/118/001_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/119/002_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/120/003_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/121/004_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/122/005_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/124/007_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/125/008_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/126/009_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/127/010_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/128/011_-_joao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/129/012_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/130/013_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/131/013_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/132/015_-_joao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/134/017_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/135/018_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/136/019_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/137/020_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/138/021_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/139/022_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/140/023_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/141/024_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/142/025_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/143/026_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/144/027_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/145/028_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/146/029_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/147/030_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/148/031_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/149/032_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/150/033_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/151/034_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/152/035_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/153/036_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/154/037_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/155/038_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/156/039_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/157/040_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/158/041_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/159/042_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/160/043_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/161/044_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/162/045_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/163/046_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/164/047_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/165/048_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/166/049_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/167/050_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/168/051_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/170/053_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/172/055_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/173/056_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/174/057_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/175/058_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/176/059_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/16/req_001.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/18/req_002.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/20/req_003.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/22/req_oo4.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/24/req_005.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/26/req_006.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/28/req_007.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/30/req_008.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/35/req_010.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/40/req_018.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/48/req_020.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/50/req_021.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/55/req_022.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/52/req_023.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/60/req_024.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/62/req_025.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/64/req_026.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/70/req_030.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/208/mocao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/232/mocao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/234/mocao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/237/mocao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/242/mocao_005.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/257/voto_de_pesar_001.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/259/voto_de_pesar_002.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/15/plo_001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/17/plo_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/19/plo_003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/21/plo_004.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/25/plo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/29/plo_006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/31/plo_oo7.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/33/plo_008.2024-_retirada_de_pauta_em_25.04.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/36/plo_009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/39/plo_010_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/42/plo_011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/45/plo_012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/47/plo_013.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/49/plo_014.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/51/plo_015.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/53/plo_016.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/61/plo_017.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/57/plo_018.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/59/plo_019.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/68/plo_020.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/63/plo_021.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/65/plo_022.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/23/plc_001.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/27/plc_002.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/34/plc_004.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/54/plc_005.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/69/plc_006.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/177/pdl_001.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/178/pdl_002.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/217/pdl_003.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/218/pdl_004.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/219/pdl_005.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/220/pdl_006.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/221/pdl_007.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/222/pdl_008.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/223/pdl_009.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/224/pdl_010.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/225/pdl_011.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/226/pdl_012.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/227/pdl_013.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/228/pdl_014.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/229/pdl_015.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/231/pdl_017.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/233/pdl_018.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/235/pdl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/236/pdl_022.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/238/pdl_023.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/239/pdl_024.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/240/pdl_026.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/241/pdl_027.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/243/pdl_028.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/244/pdl_029.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/245/pdl_030.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/246/pdl_031.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/247/pdl_032.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/251/pdl_033.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/253/pdl_034.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/254/pdl_035.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/256/pdl_036.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/258/pdl_037.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/260/pdl_038.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/261/pdl_039.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/263/pdl_040.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/330/pdl_041.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/331/pdl_042.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/332/pdl_043.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/333/pdl_044.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/334/pdl_045.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/335/pdl_046.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/337/pdl_048.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/338/pdl_049.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/209/pres_001.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/210/pres_002.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/211/pres_003.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/212/pres_004.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/214/pres_006.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/215/pres_007.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/216/pres_008.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/32/cljrf_001.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/972/brn3c2af4e23cc8_035833.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/974/brn3c2af4e23cc8_036643.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/37/cljrf_011.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/993/brn3c2af4e23cc8_036693.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/46/cljrf_015.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/56/cljrf_022.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/58/cljrf_023.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/66/cljrf_042.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/44/cljrf_014.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/38/cof_001.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/43/cof_002.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/67/cof_004.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/118/001_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/119/002_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/120/003_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/121/004_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/122/005_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/124/007_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/125/008_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/126/009_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/127/010_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/128/011_-_joao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/129/012_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/130/013_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/131/013_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/132/015_-_joao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/134/017_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/135/018_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/136/019_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/137/020_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/138/021_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/139/022_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/140/023_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/141/024_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/142/025_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/143/026_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/144/027_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/145/028_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/146/029_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/147/030_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/148/031_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/149/032_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/150/033_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/151/034_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/152/035_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/153/036_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/154/037_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/155/038_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/156/039_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/157/040_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/158/041_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/159/042_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/160/043_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/161/044_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/162/045_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/163/046_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/164/047_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/165/048_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/166/049_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/167/050_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/168/051_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/170/053_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/172/055_-_leodonio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/173/056_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/174/057_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/175/058_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/176/059_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/16/req_001.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/18/req_002.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/20/req_003.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/22/req_oo4.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/24/req_005.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/26/req_006.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/28/req_007.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/30/req_008.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/35/req_010.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/970/brn3c2af4e23cc8_035823.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/971/brn3c2af4e23cc8_035832.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/975/brn3c2af4e23cc8_036648.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/976/brn3c2af4e23cc8_036649.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/978/brn3c2af4e23cc8_036651.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/995/brn3c2af4e23cc8_036722.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/40/req_018.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/48/req_020.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/50/req_021.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/55/req_022.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/52/req_023.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/60/req_024.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/62/req_025.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/64/req_026.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/70/req_030.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/208/mocao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/232/mocao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/234/mocao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/237/mocao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/242/mocao_005.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/257/voto_de_pesar_001.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/259/voto_de_pesar_002.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H177"/>
+  <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4245,2490 +4335,2767 @@
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>300</v>
       </c>
       <c r="E83" t="s">
         <v>301</v>
       </c>
       <c r="F83" t="s">
         <v>302</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H83" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>232</v>
+        <v>304</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D84" t="s">
         <v>300</v>
       </c>
       <c r="E84" t="s">
         <v>301</v>
       </c>
-      <c r="F84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G84" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H84" t="s">
-        <v>49</v>
+        <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D85" t="s">
         <v>300</v>
       </c>
       <c r="E85" t="s">
         <v>301</v>
       </c>
       <c r="F85" t="s">
-        <v>302</v>
+        <v>145</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H85" t="s">
-        <v>61</v>
+        <v>309</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>266</v>
+        <v>232</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D86" t="s">
         <v>300</v>
       </c>
       <c r="E86" t="s">
         <v>301</v>
       </c>
       <c r="F86" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H86" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="D87" t="s">
         <v>300</v>
       </c>
       <c r="E87" t="s">
         <v>301</v>
       </c>
-      <c r="F87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G87" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H87" t="s">
-        <v>84</v>
+        <v>313</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="D88" t="s">
         <v>300</v>
       </c>
       <c r="E88" t="s">
         <v>301</v>
       </c>
-      <c r="F88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" s="1" t="s">
-        <v>311</v>
+        <v>171</v>
       </c>
       <c r="H88" t="s">
-        <v>88</v>
+        <v>315</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>312</v>
+        <v>266</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="D89" t="s">
         <v>300</v>
       </c>
       <c r="E89" t="s">
         <v>301</v>
       </c>
       <c r="F89" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="H89" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>237</v>
+        <v>318</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D90" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E90" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="F90" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H90" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>255</v>
+        <v>320</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="D91" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E91" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="F91" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="H91" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="D92" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E92" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="F92" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="H92" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>320</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>324</v>
       </c>
       <c r="D93" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="E93" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
       <c r="F93" t="s">
-        <v>39</v>
+        <v>302</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H93" t="s">
-        <v>324</v>
+        <v>61</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>325</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E94" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="F94" t="s">
-        <v>137</v>
+        <v>316</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H94" t="s">
-        <v>327</v>
+        <v>49</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>328</v>
+        <v>255</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E95" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="F95" t="s">
-        <v>164</v>
+        <v>316</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>329</v>
       </c>
       <c r="H95" t="s">
-        <v>330</v>
+        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>25</v>
       </c>
       <c r="D96" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E96" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="F96" t="s">
-        <v>39</v>
+        <v>316</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="H96" t="s">
-        <v>333</v>
+        <v>92</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>332</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>333</v>
+      </c>
+      <c r="E97" t="s">
         <v>334</v>
       </c>
-      <c r="B97" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F97" t="s">
-        <v>137</v>
+        <v>39</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H97" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>337</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E98" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F98" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>171</v>
+        <v>338</v>
       </c>
       <c r="H98" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D99" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E99" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F99" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H99" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D100" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E100" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F100" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H100" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D101" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E101" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F101" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H101" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D102" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E102" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F102" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>349</v>
+        <v>171</v>
       </c>
       <c r="H102" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>351</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D103" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E103" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F103" t="s">
-        <v>82</v>
+        <v>126</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>352</v>
       </c>
       <c r="H103" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>354</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D104" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E104" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F104" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H104" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>357</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="D105" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E105" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F105" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H105" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>360</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="D106" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E106" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F106" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H106" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>363</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D107" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E107" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F107" t="s">
         <v>82</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H107" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>366</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D108" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E108" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F108" t="s">
         <v>164</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>171</v>
+        <v>367</v>
       </c>
       <c r="H108" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="D109" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E109" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F109" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H109" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="D110" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E110" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F110" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H110" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D111" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E111" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F111" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H111" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="D112" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E112" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F112" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>378</v>
+        <v>171</v>
       </c>
       <c r="H112" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>380</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D113" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E113" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F113" t="s">
         <v>39</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H113" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>383</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D114" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E114" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F114" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>384</v>
       </c>
       <c r="H114" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>386</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D115" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E115" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F115" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H115" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>389</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>189</v>
+        <v>90</v>
       </c>
       <c r="D116" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E116" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F116" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H116" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>392</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D117" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E117" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F117" t="s">
-        <v>145</v>
+        <v>39</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H117" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>395</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>193</v>
+        <v>97</v>
       </c>
       <c r="D118" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E118" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F118" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>396</v>
       </c>
       <c r="H118" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>324</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>100</v>
+      </c>
+      <c r="D119" t="s">
+        <v>333</v>
+      </c>
+      <c r="E119" t="s">
+        <v>334</v>
+      </c>
+      <c r="F119" t="s">
+        <v>86</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B119" t="s">
-[...14 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>400</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>189</v>
+      </c>
+      <c r="D120" t="s">
+        <v>333</v>
+      </c>
+      <c r="E120" t="s">
+        <v>334</v>
+      </c>
+      <c r="F120" t="s">
+        <v>137</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B120" t="s">
-[...14 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>403</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>28</v>
+      </c>
+      <c r="D121" t="s">
+        <v>333</v>
+      </c>
+      <c r="E121" t="s">
+        <v>334</v>
+      </c>
+      <c r="F121" t="s">
+        <v>145</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B121" t="s">
-[...14 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>406</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>193</v>
+      </c>
+      <c r="D122" t="s">
+        <v>333</v>
+      </c>
+      <c r="E122" t="s">
+        <v>334</v>
+      </c>
+      <c r="F122" t="s">
+        <v>145</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B122" t="s">
-[...14 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>409</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>105</v>
+      </c>
+      <c r="D123" t="s">
+        <v>333</v>
+      </c>
+      <c r="E123" t="s">
+        <v>334</v>
+      </c>
+      <c r="F123" t="s">
+        <v>130</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B123" t="s">
-[...14 lines deleted...]
-      <c r="G123" s="1" t="s">
+      <c r="H123" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>412</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>200</v>
+      </c>
+      <c r="D124" t="s">
+        <v>333</v>
+      </c>
+      <c r="E124" t="s">
+        <v>334</v>
+      </c>
+      <c r="F124" t="s">
+        <v>126</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B124" t="s">
-[...14 lines deleted...]
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>415</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>32</v>
+      </c>
+      <c r="D125" t="s">
+        <v>333</v>
+      </c>
+      <c r="E125" t="s">
+        <v>334</v>
+      </c>
+      <c r="F125" t="s">
+        <v>130</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B125" t="s">
-[...14 lines deleted...]
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>418</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>207</v>
+      </c>
+      <c r="D126" t="s">
+        <v>333</v>
+      </c>
+      <c r="E126" t="s">
+        <v>334</v>
+      </c>
+      <c r="F126" t="s">
+        <v>86</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B126" t="s">
-[...14 lines deleted...]
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>421</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127" t="s">
+        <v>333</v>
+      </c>
+      <c r="E127" t="s">
+        <v>334</v>
+      </c>
+      <c r="F127" t="s">
+        <v>86</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B127" t="s">
-[...14 lines deleted...]
-      <c r="G127" s="1" t="s">
+      <c r="H127" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>46</v>
+        <v>214</v>
       </c>
       <c r="D128" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E128" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F128" t="s">
         <v>86</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H128" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>427</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129" t="s">
+        <v>333</v>
+      </c>
+      <c r="E129" t="s">
+        <v>334</v>
+      </c>
+      <c r="F129" t="s">
+        <v>126</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B129" t="s">
-[...14 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>430</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>108</v>
+      </c>
+      <c r="D130" t="s">
+        <v>333</v>
+      </c>
+      <c r="E130" t="s">
+        <v>334</v>
+      </c>
+      <c r="F130" t="s">
+        <v>130</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B130" t="s">
-[...11 lines deleted...]
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>433</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>225</v>
+      </c>
+      <c r="D131" t="s">
+        <v>333</v>
+      </c>
+      <c r="E131" t="s">
+        <v>334</v>
+      </c>
+      <c r="F131" t="s">
+        <v>130</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H131" t="s">
         <v>435</v>
-      </c>
-[...19 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>436</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>46</v>
+      </c>
+      <c r="D132" t="s">
+        <v>333</v>
+      </c>
+      <c r="E132" t="s">
+        <v>334</v>
+      </c>
+      <c r="F132" t="s">
+        <v>86</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H132" t="s">
         <v>438</v>
-      </c>
-[...19 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>439</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>232</v>
+      </c>
+      <c r="D133" t="s">
+        <v>333</v>
+      </c>
+      <c r="E133" t="s">
+        <v>334</v>
+      </c>
+      <c r="F133" t="s">
+        <v>130</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H133" t="s">
         <v>441</v>
-      </c>
-[...19 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>442</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>237</v>
+      </c>
+      <c r="D134" t="s">
+        <v>333</v>
+      </c>
+      <c r="E134" t="s">
+        <v>334</v>
+      </c>
+      <c r="F134" t="s">
+        <v>443</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B134" t="s">
-[...14 lines deleted...]
-      <c r="G134" s="1" t="s">
+      <c r="H134" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>446</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>50</v>
+      </c>
+      <c r="D135" t="s">
+        <v>333</v>
+      </c>
+      <c r="E135" t="s">
+        <v>334</v>
+      </c>
+      <c r="F135" t="s">
+        <v>126</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="B135" t="s">
-[...14 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>449</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>244</v>
+      </c>
+      <c r="D136" t="s">
+        <v>333</v>
+      </c>
+      <c r="E136" t="s">
+        <v>334</v>
+      </c>
+      <c r="F136" t="s">
+        <v>164</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="B136" t="s">
-[...14 lines deleted...]
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>452</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>248</v>
+      </c>
+      <c r="D137" t="s">
+        <v>333</v>
+      </c>
+      <c r="E137" t="s">
+        <v>334</v>
+      </c>
+      <c r="F137" t="s">
+        <v>443</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B137" t="s">
-[...14 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>455</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" t="s">
+        <v>333</v>
+      </c>
+      <c r="E138" t="s">
+        <v>334</v>
+      </c>
+      <c r="F138" t="s">
+        <v>164</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>458</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>255</v>
+      </c>
+      <c r="D139" t="s">
+        <v>333</v>
+      </c>
+      <c r="E139" t="s">
+        <v>334</v>
+      </c>
+      <c r="F139" t="s">
+        <v>130</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>461</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>259</v>
+      </c>
+      <c r="D140" t="s">
+        <v>333</v>
+      </c>
+      <c r="E140" t="s">
+        <v>334</v>
+      </c>
+      <c r="F140" t="s">
+        <v>126</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="B140" t="s">
-[...14 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>464</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>58</v>
+      </c>
+      <c r="D141" t="s">
+        <v>333</v>
+      </c>
+      <c r="E141" t="s">
+        <v>334</v>
+      </c>
+      <c r="F141" t="s">
+        <v>145</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="B141" t="s">
-[...14 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>467</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>266</v>
+      </c>
+      <c r="D142" t="s">
+        <v>333</v>
+      </c>
+      <c r="E142" t="s">
+        <v>334</v>
+      </c>
+      <c r="F142" t="s">
+        <v>130</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="H142" t="s">
         <v>469</v>
-      </c>
-[...13 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D143" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E143" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F143" t="s">
         <v>145</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="H143" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>473</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>272</v>
+      </c>
+      <c r="D144" t="s">
+        <v>333</v>
+      </c>
+      <c r="E144" t="s">
+        <v>334</v>
+      </c>
+      <c r="F144" t="s">
+        <v>164</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H144" t="s">
         <v>475</v>
-      </c>
-[...19 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>476</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D145" t="s">
+        <v>333</v>
+      </c>
+      <c r="E145" t="s">
+        <v>334</v>
+      </c>
+      <c r="F145" t="s">
+        <v>164</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H145" t="s">
         <v>478</v>
-      </c>
-[...19 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>479</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>480</v>
+      </c>
+      <c r="D146" t="s">
+        <v>333</v>
+      </c>
+      <c r="E146" t="s">
+        <v>334</v>
+      </c>
+      <c r="F146" t="s">
+        <v>164</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>481</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H146" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>483</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
+        <v>70</v>
+      </c>
+      <c r="D147" t="s">
+        <v>333</v>
+      </c>
+      <c r="E147" t="s">
+        <v>334</v>
+      </c>
+      <c r="F147" t="s">
+        <v>145</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="D147" t="s">
-[...8 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>486</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
         <v>487</v>
       </c>
-      <c r="B148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E148" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F148" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H148" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>489</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>73</v>
+      </c>
+      <c r="D149" t="s">
+        <v>333</v>
+      </c>
+      <c r="E149" t="s">
+        <v>334</v>
+      </c>
+      <c r="F149" t="s">
+        <v>145</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B149" t="s">
-[...14 lines deleted...]
-      <c r="G149" s="1" t="s">
+      <c r="H149" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>310</v>
+        <v>111</v>
       </c>
       <c r="D150" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E150" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="F150" t="s">
         <v>86</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>494</v>
+        <v>171</v>
       </c>
       <c r="H150" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>494</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>495</v>
+      </c>
+      <c r="D151" t="s">
+        <v>333</v>
+      </c>
+      <c r="E151" t="s">
+        <v>334</v>
+      </c>
+      <c r="F151" t="s">
+        <v>126</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>74</v>
+        <v>498</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D152" t="s">
+        <v>333</v>
+      </c>
+      <c r="E152" t="s">
+        <v>334</v>
+      </c>
+      <c r="F152" t="s">
+        <v>145</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="E152" t="s">
+      <c r="H152" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>81</v>
+        <v>501</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D153" t="s">
-        <v>499</v>
+        <v>333</v>
       </c>
       <c r="E153" t="s">
-        <v>500</v>
+        <v>334</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H153" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>90</v>
+        <v>504</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>21</v>
+        <v>320</v>
       </c>
       <c r="D154" t="s">
-        <v>499</v>
+        <v>333</v>
       </c>
       <c r="E154" t="s">
-        <v>500</v>
+        <v>334</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H154" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>97</v>
+        <v>507</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D155" t="s">
-        <v>499</v>
+        <v>333</v>
       </c>
       <c r="E155" t="s">
-        <v>500</v>
+        <v>334</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H155" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>189</v>
+        <v>74</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D156" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E156" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="H156" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>193</v>
+        <v>81</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D157" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E157" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="H157" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>200</v>
+        <v>90</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D158" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E158" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="H158" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>207</v>
+        <v>97</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D159" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E159" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="H159" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="D160" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E160" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F160" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="H160" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>244</v>
+        <v>193</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="D161" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E161" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F161" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H161" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>248</v>
+        <v>200</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="D162" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E162" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>171</v>
+        <v>524</v>
       </c>
       <c r="H162" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>272</v>
+        <v>207</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="D163" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E163" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="H163" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>469</v>
+        <v>225</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D164" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E164" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="H164" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>484</v>
+        <v>530</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="D165" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E165" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F165" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="H165" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>476</v>
+        <v>533</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D166" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E166" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F166" t="s">
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="H166" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="D167" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E167" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="H167" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="D168" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E168" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F168" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="H168" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>193</v>
+        <v>8</v>
       </c>
       <c r="D169" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E169" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>537</v>
+        <v>171</v>
       </c>
       <c r="H169" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="D170" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="E170" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="H170" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D171" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="E171" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
       <c r="F171" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="H171" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>547</v>
+        <v>244</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="D172" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="E172" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
       <c r="F172" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H172" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>550</v>
+        <v>248</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D173" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="E173" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
       <c r="F173" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H173" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>272</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>90</v>
+      </c>
+      <c r="D174" t="s">
+        <v>510</v>
+      </c>
+      <c r="E174" t="s">
+        <v>511</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H174" t="s">
         <v>553</v>
-      </c>
-[...19 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>556</v>
+        <v>480</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D175" t="s">
-        <v>543</v>
+        <v>510</v>
       </c>
       <c r="E175" t="s">
-        <v>544</v>
+        <v>511</v>
       </c>
       <c r="F175" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="H175" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>559</v>
+        <v>495</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D176" t="s">
-        <v>560</v>
+        <v>510</v>
       </c>
       <c r="E176" t="s">
-        <v>561</v>
+        <v>511</v>
       </c>
       <c r="F176" t="s">
-        <v>562</v>
+        <v>39</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="H176" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>487</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>100</v>
+      </c>
+      <c r="D177" t="s">
+        <v>510</v>
+      </c>
+      <c r="E177" t="s">
+        <v>511</v>
+      </c>
+      <c r="F177" t="s">
+        <v>39</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H177" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>560</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>189</v>
+      </c>
+      <c r="D178" t="s">
+        <v>510</v>
+      </c>
+      <c r="E178" t="s">
+        <v>511</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H178" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>563</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>28</v>
+      </c>
+      <c r="D179" t="s">
+        <v>510</v>
+      </c>
+      <c r="E179" t="s">
+        <v>511</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H179" t="s">
         <v>565</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>566</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>193</v>
+      </c>
+      <c r="D180" t="s">
+        <v>510</v>
+      </c>
+      <c r="E180" t="s">
+        <v>511</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H180" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>569</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>207</v>
+      </c>
+      <c r="D181" t="s">
+        <v>510</v>
+      </c>
+      <c r="E181" t="s">
+        <v>511</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H181" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>572</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>573</v>
+      </c>
+      <c r="E182" t="s">
+        <v>574</v>
+      </c>
+      <c r="F182" t="s">
+        <v>86</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H182" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>577</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
         <v>17</v>
       </c>
-      <c r="D177" t="s">
-[...12 lines deleted...]
-        <v>568</v>
+      <c r="D183" t="s">
+        <v>573</v>
+      </c>
+      <c r="E183" t="s">
+        <v>574</v>
+      </c>
+      <c r="F183" t="s">
+        <v>126</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H183" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>580</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>21</v>
+      </c>
+      <c r="D184" t="s">
+        <v>573</v>
+      </c>
+      <c r="E184" t="s">
+        <v>574</v>
+      </c>
+      <c r="F184" t="s">
+        <v>86</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H184" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>583</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>25</v>
+      </c>
+      <c r="D185" t="s">
+        <v>573</v>
+      </c>
+      <c r="E185" t="s">
+        <v>574</v>
+      </c>
+      <c r="F185" t="s">
+        <v>86</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H185" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>586</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>29</v>
+      </c>
+      <c r="D186" t="s">
+        <v>573</v>
+      </c>
+      <c r="E186" t="s">
+        <v>574</v>
+      </c>
+      <c r="F186" t="s">
+        <v>86</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H186" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>589</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>590</v>
+      </c>
+      <c r="E187" t="s">
+        <v>591</v>
+      </c>
+      <c r="F187" t="s">
+        <v>592</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H187" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>595</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" t="s">
+        <v>590</v>
+      </c>
+      <c r="E188" t="s">
+        <v>591</v>
+      </c>
+      <c r="F188" t="s">
+        <v>596</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H188" t="s">
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6865,50 +7232,61 @@
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>