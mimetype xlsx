--- v2 (2026-02-27)
+++ v3 (2026-05-14)
@@ -51,3328 +51,3328 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, José Carlos Dantas Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1/001_-_plo_-_reajuste_de_salario_-_efetivos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1/001_-_plo_-_reajuste_de_salario_-_efetivos.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos cargos de provimento efetivo da Câmara Municipal de São José do Seridó/RN, em razão do valor do novo salário-mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/2/002_-_plo_-_reajuste_auxilio-alimentacao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/2/002_-_plo_-_reajuste_auxilio-alimentacao.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores do auxílio-alimentação no âmbito da Câmara Municipal de São José do Seridó/RN</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa, Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/73/003_-_plo_-__institui_camara_mirim.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/73/003_-_plo_-__institui_camara_mirim.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Câmara Mirim no âmbito da Câmara Municipal de São José do Seridó-RN e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jackson Dantas</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/79/004_-_plo_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/79/004_-_plo_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cargo de Assessoria Jurídico Especializado, com lotação na Secretaria Municipal de Planejamento, Fazenda e Tributação.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/80/005_-_plo_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/80/005_-_plo_-_gapre.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n.º 533 de 21 de fevereiro de 2024 no âmbito do Município de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/94/006_-_plo_-_semana_da_valorizacao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/94/006_-_plo_-_semana_da_valorizacao.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Valorização da Memória Legislativa do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/179/007_-_plo_-_institui_o_torneio_leiteiro_no_municipio_de_sao_jose_do_serido.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/179/007_-_plo_-_institui_o_torneio_leiteiro_no_municipio_de_sao_jose_do_serido.pdf</t>
   </si>
   <si>
     <t>Institui o Torneio Leiteiro no Município de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Francisco Sales de Medeiros Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/476/008_-_plo_-_hino_nacional.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/476/008_-_plo_-_hino_nacional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução, ensino e divulgação do Hino Municipal de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/477/009_-_plo_-_prioridade_diabeticos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/477/009_-_plo_-_prioridade_diabeticos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento aos portadores de diabetes em toda a rede de saúde pública ou privada e da outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_plo_-_renomeia_a_sede.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_plo_-_renomeia_a_sede.pdf</t>
   </si>
   <si>
     <t>Altera o nome do edifício sede da Câmara Municipal de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/480/011_-_plo_-_saude_mental_na_escola.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/480/011_-_plo_-_saude_mental_na_escola.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Saúde Mental no âmbito das escolas públicas do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/012_-_plo_-_ldo_2026.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/012_-_plo_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração do orçamento geral do município para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_ordinaria_-_protecao_animal.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_ordinaria_-_protecao_animal.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e Defesa dos Animais - CMPDA e o Fundo Municipal de Proteção e Bem-Estar Animal, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/014_-_plo_-_autoriza_concurso_rev.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/014_-_plo_-_autoriza_concurso_rev.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da realização de Concurso Público para preenchimento de Cargos na Câmara Municipal de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/713/015_-_plo_-_patrimonio_-_2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/713/015_-_plo_-_patrimonio_-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar, por meio de leilão público, os bens móveis considerados inservíveis, obsoletos, sucateados, antieconômicos, ou que, por qualquer outro motivo, não atendem mais ao interesse da administração pública municipal, pertencentes ao patrimônio da Prefeitura Municipal de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/746/016_-_plo_-_residuos_solidos_-_carimbado_-_2.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/746/016_-_plo_-_residuos_solidos_-_carimbado_-_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 379, de 4 de abril de 2016, que institui a taxas municipais de coleta, tratamento e destinação final de resíduos sólidos domiciliares e de regulação e fiscalização dos serviços públicos de saneamento básico ou de atividade dele integrante e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Joan Siderley Bernardino, Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/017_-_plo_-_semana_de_concientizacao_autismo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/017_-_plo_-_semana_de_concientizacao_autismo.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre o Transtorno do Espectro Autista no Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Joseni Santos de Medeiros, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/764/018_-_plo_-_nomeia_cavalgada_ernesto_macedo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/764/018_-_plo_-_nomeia_cavalgada_ernesto_macedo.pdf</t>
   </si>
   <si>
     <t>Denomina “Cavalgada Ernesto Macedo” a Cavalgada de São José, realizada anualmente no Município de São José do Seridó, e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/765/019_-_plo_-_patrimonio_cultural.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/765/019_-_plo_-_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Reconhece a Cavalgada de São José como patrimônio cultural imaterial do Município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/020_-_plo_-_denomina_alameda_da_saudade.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/020_-_plo_-_denomina_alameda_da_saudade.pdf</t>
   </si>
   <si>
     <t>Denomina de “Alameda da Saudade” o conjunto arquitetônico formado pelos Canteiros, Obelisco, Rosa dos Ventos, Fonte e Busto de Joaquim Loló, localizado na Rua Manuel Louro, no município de São José do Seridó, e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>André Victor da Costa Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/021_-_plo_-__gratuidade_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/021_-_plo_-__gratuidade_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratuidade de acesso a estabelecimentos e eventos de lazer, cultura, esporte e entretenimento para Pessoas com Transtorno do Espectro Autista (TEA) e Pessoas com Deficiência (PcDs), no âmbito do Município de São José do Seridó, e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/788/022_-_plo_-_minha_casa_minha_vida_sapl.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/788/022_-_plo_-_minha_casa_minha_vida_sapl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Doar Áreas de Terras/Lotes Urbanos, de propriedade do Município de São José do Seridó, ao Instituto de Desenvolvimento Habitacional Canaã – IDEHAC, bem como desenvolver ações para implementar o Programa Minha Casa Minha Vida, e dá outras providências.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/790/023_-_plo_-_loa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/790/023_-_plo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA da Prefeitura Municipal de São José do Seridó para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/791/024_-_plo_-_ppa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/791/024_-_plo_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de São José do Seridó para o Quadriênio 2026 - 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/808/025_-_plo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/808/025_-_plo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção da inclusão social e acessibilidade de Pessoas com Transtorno do Espectro Autista (TEA) e Pessoas com Deficiência (PcDs) no Município de São José do Seridó, por meio da garantia de gratuidade em espaços e eventos públicos municipais e da instituição de programa de incentivo à participação da iniciativa privada, e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/822/026-_plo_-_semana_da_cultura_evangelica.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/822/026-_plo_-_semana_da_cultura_evangelica.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal da Cultura Evangélica" no âmbito do Município de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/027_-_plo_-_denomina_praca_na_treze_de_maio.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/027_-_plo_-_denomina_praca_na_treze_de_maio.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 391 de 8 de novembro de 2016, e denomina a praça localizada na Rua 13 de Maio como Praça da Liberdade – Francisco Gonçalves de Souza Filho, no município de São José do Seridó, e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/827/028_-_plo_-_projeto_de_lei_-_eficiencia_municipal.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/827/028_-_plo_-_projeto_de_lei_-_eficiencia_municipal.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Municipal nº 539, de 18 de junho de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/868/029_-_plo_-_incentivo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/868/029_-_plo_-_incentivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de São José do Seridó, o pagamento do incentivo financeiro do componente de qualidade para as eSF, eAP, eSB e eMulti, instituído pela Portaria GM/MS nº 3.493, de 10 de abril de 2024, do Ministério da Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Joan Siderley Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/896/030_-_plo_-_bicicross.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/896/030_-_plo_-_bicicross.pdf</t>
   </si>
   <si>
     <t>Denomina o evento do Bicicross do Município de São José do Seridó/RN em homenagem a Francisco de Assis Mindé, conhecido como “Titico Mindé”, e dá outras providências.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/897/031_-_plo_-_fibromialgia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/897/031_-_plo_-_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no âmbito do Município de São José do Seridó, e dá outras providências.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/902/pdf24_merged_8.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/902/pdf24_merged_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do valor do auxílio-alimentação dos Vereadores da Câmara Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/033_-_plo_-_areninha_nomeia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/033_-_plo_-_areninha_nomeia.pdf</t>
   </si>
   <si>
     <t>Denomina de "Areninha Esportiva Nayron Felipe Medeiros de Araújo" o equipamento público esportivo localizado ao lado do CEMEI, e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/034_-_plo_-_cmdca.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/034_-_plo_-_cmdca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação da Política da Promoção e dos Direitos da Criança e do Adolescente, do Gerenciamento e Atribuições do Conselho Municipal dos Direitos da Criança e do Adolescente e do Conselho Tutelar.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/035_-_plo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/035_-_plo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação da Política da Promoção e dos Direitos da Criança e do Adolescente, do gerenciamento e atribuições do Conselho Municipal dos Direitos da Criança e do Adolescente e do Conselho Tutelar e revoga a Lei Municipal n.º 581 de 16 de dezembro de 2025.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/9/plc_001.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/9/plc_001.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário-mínimo a vigorar a partir de 1º de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/10/plc_002.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/10/plc_002.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição dos valores de vencimentos de cargos públicos e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/13/plc_003.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/13/plc_003.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuições previdenciárias devidas pelo Município ao Regime Próprio de Previdência Social – RPPS e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/75/plc_004.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/75/plc_004.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação das diferenças salariais, dos profissionais do magistério público do Município de São José do Seridó/RN, ocasionadas pelo reajuste do piso nacional, fixado em conformidade com a Portaria n.º 67 de 04 de fevereiro de 2022, do Ministério da Educação, retroagindo seus efeitos a 1º de janeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/81/plc_005.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/81/plc_005.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/115/plc_006.2025_-_gapre_-.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/115/plc_006.2025_-_gapre_-.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do piso salarial dos professores da rede municipal de educação, do Município de São José do Seridó, de acordo com a Portaria Interministerial n.º 77, de 29 de janeiro de 2025 e na Lei Federal n.º 11.738, de 16 de julho de 2008, bem como na Lei n.º 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/478/plc_007.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/478/plc_007.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, diminuição de vagas e extinção de cargos públicos do quadro permanente de servidores do Poder Executivo Municipal, consolidando a previsão legal dos cargos públicos de provimento efetivo, e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/plc_008.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/plc_008.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento dos valores retroativos devidos aos Professores da Rede Municipal de Ensino de São José do Seridó/RN, em razão da edição da Lei Complementar n.º 118/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_complementar_-_modifica_cargas_horarias_1.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_complementar_-_modifica_cargas_horarias_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de cargas horárias dos cargos de Agente Administrativo, Analista de Controle Interno, Fiscal de Tributos e Fonoaudiólogo, criados pela Lei Complementar nº 119, de 15 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/792/plc_010.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/792/plc_010.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de condições para ingresso no cargo de Psicopedagogo, criado pela Lei Complementar n.º 119, de 15 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/794/plc_011.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/794/plc_011.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Municipal de São José do Seridó, cria o cargo de Ouvidor Municipal, estabelece sua estrutura e funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/plc_012.2025_-_gapre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/plc_012.2025_-_gapre.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 03, de 30 de setembro de 2009, para dispor sobre o desmembramento da Secretaria Municipal de Planejamento, Fazenda e Tributação, criando a Secretaria Municipal de Planejamento e Transparência e a Secretaria Municipal de Finanças e Tributação, e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/6/001_-_pdl_-_concede_afastamento_ao_prefeito.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/6/001_-_pdl_-_concede_afastamento_ao_prefeito.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal de São _x000D_
 José do Seridó/RN, para se ausentar do _x000D_
 Município, por período superior a 15 dias, nos _x000D_
 termos do art. 67 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/107/002_-_pdl_-_cencede_titulo_-_isaac_silvio_araujo..pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/107/002_-_pdl_-_cencede_titulo_-_isaac_silvio_araujo..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Isaac Silvio Araújo.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/192/003_-_pdl_-_cencede_titulo_-_marcio_luiz_da_silva.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/192/003_-_pdl_-_cencede_titulo_-_marcio_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Márcio Luiz da Silva.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Maria Isabel Dantas de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/193/004_-_pdl_-_cencede_titulo_-_jose_ilton_dos_santos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/193/004_-_pdl_-_cencede_titulo_-_jose_ilton_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. José Ilton dos Santos</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/201/005_-_pdl_-_cencede_titulo_-_antonio_de_medeiros_pereira_filho.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/201/005_-_pdl_-_cencede_titulo_-_antonio_de_medeiros_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Antônio de Medeiros Pereira Filho.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/202/006_-_pdl_-_cencede_titulo_-_wagner_felipe_leao_azevedo_da_costa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/202/006_-_pdl_-_cencede_titulo_-_wagner_felipe_leao_azevedo_da_costa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Wagner Felipe Leão Azevedo da Costa.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/203/007_-_pdl_-_cencede_titulo_-_janefran.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/203/007_-_pdl_-_cencede_titulo_-_janefran.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Janefran Santos de Souza Junior.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/381/008_-_pdl_-_cencede_titulo_-_adriana_araujo_da_silva.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/381/008_-_pdl_-_cencede_titulo_-_adriana_araujo_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Sra. Adriana Araújo da Silva.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/382/009_-_pdl_-_cencede_titulo_-_josivan_de_oliveira_lopes.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/382/009_-_pdl_-_cencede_titulo_-_josivan_de_oliveira_lopes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Josivan de Oliveira Lopes.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/481/010_-_pdl_-_cencede_titulo_-_francisco_mauricio_de_medeiros.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/481/010_-_pdl_-_cencede_titulo_-_francisco_mauricio_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Francisco Maurício de Medeiros.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/483/011_-_pdl_-_cencede_titulo_-_geraldo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/483/011_-_pdl_-_cencede_titulo_-_geraldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. Geraldo Azevedo de Gois.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/484/012_-_pdl_-_cencede_titulo_-_willian.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/484/012_-_pdl_-_cencede_titulo_-_willian.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Sr. William José dos Santos.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/714/013_-_pdl_-_concede_titulo_-_geovana_lucena.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/714/013_-_pdl_-_concede_titulo_-_geovana_lucena.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Geovana Medeiros Lucena.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/014_-_pdl_-_concede_titulo_-_erinalva.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/014_-_pdl_-_concede_titulo_-_erinalva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Erinalva Pereira de Araújo.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/015_-_pdl_-_concede_titulo_-_manayra_monteiro_alves_do_nascimento.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/015_-_pdl_-_concede_titulo_-_manayra_monteiro_alves_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Manayra Monteiro Alves do Nascimento.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/016_-_pdl_-_concede_titulo_-_maria_eduarda.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/016_-_pdl_-_concede_titulo_-_maria_eduarda.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Maria Eduarda Soares de Azevedo.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/017_-_pdl_-_concede_titulo_-_maria_sueli_de_araujo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/017_-_pdl_-_concede_titulo_-_maria_sueli_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Maria Sueli de Araújo.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/749/018_-_pdl_-_concede_titulo_-_moaci_bezerra_de_araujo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/749/018_-_pdl_-_concede_titulo_-_moaci_bezerra_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Moaci Bezerra de Araújo.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/019_-_pdl_-_concede_titulo_-_rafael_victor.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/019_-_pdl_-_concede_titulo_-_rafael_victor.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Rafael Victor Targino de Araújo.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/020_-_pdl_-_concede_titulo_-_wellington.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/020_-_pdl_-_concede_titulo_-_wellington.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Wellington Dias dos Santos.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/778/021_-_pdl_-_concede_titulo_-_luzia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/778/021_-_pdl_-_concede_titulo_-_luzia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Luzia dos Santos Barbosa.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/784/022_-_pdl_-_concede_titulo_-_maria_do_carmo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/784/022_-_pdl_-_concede_titulo_-_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Maria do Carmo Alves Ribeiro.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/785/023_-_pdl_-_concede_titulo_-_alex_zanata.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/785/023_-_pdl_-_concede_titulo_-_alex_zanata.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Alex Zanata de Souza Fabrício.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/795/024_-_pdl_-_concede_titulo_-_leonardo_germano.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/795/024_-_pdl_-_concede_titulo_-_leonardo_germano.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Leonardo Germano.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/796/025_-_pdl_-_concede_titulo_-_augusto_de_franca_maia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/796/025_-_pdl_-_concede_titulo_-_augusto_de_franca_maia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Augusto de França Maia.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/797/026_-_pdl_-_concede_titulo_-_maria_aparecida_da_silva_santos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/797/026_-_pdl_-_concede_titulo_-_maria_aparecida_da_silva_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Maria Aparecida da Silva Santos.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/816/027_-_pdl_-_concede_titulo_-_joao_batista_de_souza.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/816/027_-_pdl_-_concede_titulo_-_joao_batista_de_souza.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor João Batista de Souza.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/837/028_-_pdl_-_concede_titulo_-_ana_lucia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/837/028_-_pdl_-_concede_titulo_-_ana_lucia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Ana Lúcia de Araújo.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/029_-_pdl_-_concede_titulo_-_general_girao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/029_-_pdl_-_concede_titulo_-_general_girao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Eliéser Girão Monteiro Filho.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/030_-_pdl_-_concede_titulo_-_maria_jose_de_araujo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/030_-_pdl_-_concede_titulo_-_maria_jose_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Maria José de Araújo.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/031_-_pdl_-_concede_titulo_-_jose_kledson.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/031_-_pdl_-_concede_titulo_-_jose_kledson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor José Kledson Fernandes do Nascimento Barbosa.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/032_-_pdl_-_concede_titulo_-_anna_alice.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/032_-_pdl_-_concede_titulo_-_anna_alice.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Anna Alice Tilde Araújo de Medeiros.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/033_-_pdl_-_concede_titulo_-_ubaldo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/033_-_pdl_-_concede_titulo_-_ubaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Ubaldo Fernandes da Silva.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/034_-_pdl_-_concede_titulo_-_alcineide.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/034_-_pdl_-_concede_titulo_-_alcineide.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Alcineide Araújo da Silva Costa.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/035_-_pdl_-_concede_titulo_-_willgney.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/035_-_pdl_-_concede_titulo_-_willgney.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Willgney Crisley da Silva Araújo.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/036_-_pdl_-_concede_titulo_-_thallyson.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/036_-_pdl_-_concede_titulo_-_thallyson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Thallyson Augusto Medeiros Rocha.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/037_-_pdl_-_concede_titulo_-_natalia_bonavides.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/037_-_pdl_-_concede_titulo_-_natalia_bonavides.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Natália Bastos Bonavides.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/038_-_pdl_-_concede_titulo_-_ana_santana.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/038_-_pdl_-_concede_titulo_-_ana_santana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Ana Santana dos Santos.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/039_-_pdl_-_concede_titulo_-_cynthia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/039_-_pdl_-_concede_titulo_-_cynthia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Cynthia Santos Carlos Belarmino.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/040_-_pdl_-_concede_titulo_-_salma.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/040_-_pdl_-_concede_titulo_-_salma.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Salma Bulhões e Silva.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/041_-_pdl_-_concede_titulo_-_marcelo_smith.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/041_-_pdl_-_concede_titulo_-_marcelo_smith.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Marcelo Smith de Oliveira Dantas.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Clayton Mariano de Sá, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/042_-_pdl_-_concede_titulo_-_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/042_-_pdl_-_concede_titulo_-_carlos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Carlos Eduardo Xavier.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/043_-_pdl_-_concede_titulo_-_francisco_de_sales_de_medeiros.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/043_-_pdl_-_concede_titulo_-_francisco_de_sales_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Francisco de Sales de Medeiros.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/044_-_pdl_-_concede_titulo_-_kaliane.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/044_-_pdl_-_concede_titulo_-_kaliane.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Kaliane Rodrigues Dantas.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/045_-_pdl_-_concede_titulo_-_francinaldo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/045_-_pdl_-_concede_titulo_-_francinaldo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Francinaldo Medeiros dos Santos.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/894/046_-_pdl_-_concede_titulo_-_welligton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/894/046_-_pdl_-_concede_titulo_-_welligton.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-José-Seridoense ao Senhor Wellington Nóbrega da Silva.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/3/001_-_pres_-_altera_o_recesso_legislativo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/3/001_-_pres_-_altera_o_recesso_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 104 do Regimento _x000D_
 Interno da Câmara Municipal de São José do Seridó-RN _x000D_
 (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/77/002_-_pres_-_altera_dia_das_sessoes_legislativas_-_carimbado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/77/002_-_pres_-_altera_dia_das_sessoes_legislativas_-_carimbado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º, inserido, por meio da Resolução n.º 002/2011, no art. 119 do Regimento Interno da Câmara Municipal de São José do Seridó-RN (Resolução nº 05/1990).</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/89/003_-_pres_-_suprimento_de_fundos_-_assinado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/89/003_-_pres_-_suprimento_de_fundos_-_assinado.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina a aplicação do suprimento de fundos na Câmara Municipal de São José do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/004_-_pres_-_altera_dia_das_sessoes_legislativas.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/004_-_pres_-_altera_dia_das_sessoes_legislativas.pdf</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/763/005_-_pres_-_regimento_interno_camara_mirim.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/763/005_-_pres_-_regimento_interno_camara_mirim.pdf</t>
   </si>
   <si>
     <t>Institui o Regimento Interno da Câmara Mirim do Município de São José do Seridó.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/892/006_-_pres_-_altera_o_qdd.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/892/006_-_pres_-_altera_o_qdd.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (QDD) da Câmara Municipal de São josé do Seridó para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/807/vet_001.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/807/vet_001.2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Ordinária nº 021, de 08 de setembro de 2025, que “Dispõe sobre a concessão de gratuidade de acesso a estabelecimentos e eventos de lazer, cultura, esporte e entretenimento para Pessoas com Transtorno do Espectro Autista (TEA) e Pessoas com Deficiência (PcDs), no âmbito do Município de São José do Seridó, e dá outras providências”.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer da CLJRF</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/102/parecer_01_ljrf_-_plc_05.2025_-_venc._ass_e_eng.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/102/parecer_01_ljrf_-_plc_05.2025_-_venc._ass_e_eng.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição de valores de vencimentos de cargos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_02_ljrf_-_pl0_04.2025_-_criacao_de_cargo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_02_ljrf_-_pl0_04.2025_-_criacao_de_cargo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessoria Jurídica Especializada, com lotação na Secretaria de Planejamento, Fazenda e Tributação.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_03_ljrf_-_pl0_05.2025_-_gratificacao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_03_ljrf_-_pl0_05.2025_-_gratificacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n.º 533 de 21 de fevereiro de 2024 no âmbito do Município de São José do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_04_ljrf_-_pres_003.2025_-_suprimento_de_fundos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_04_ljrf_-_pres_003.2025_-_suprimento_de_fundos.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_05_ljrf_-_decreto_002.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_05_ljrf_-_decreto_002.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-josé-seridoense ao Sr. Isaac Sílvio Araújo.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_06_ljrf_-_decreto_003.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_06_ljrf_-_decreto_003.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. Márcio Luiz da Silva</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_07_ljrf_-_decreto_004.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_07_ljrf_-_decreto_004.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão são-josé-seridoense ao Sr. José Ilton dos Santos.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_08_ljrf_-_decreto_005.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_08_ljrf_-_decreto_005.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-josé-seridoense ao Sr. Antônio de Medeiros Pereira Filho.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_09_ljrf_-_decreto_006.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_09_ljrf_-_decreto_006.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-josé-seridoense ao Sr. Wagner Felipe Leão Azevedo da Costa.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_10_ljrf_-_decreto_007.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_10_ljrf_-_decreto_007.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão São-josé-seridoense ao Sr. Janefran Santos de Souza Junior.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/385/parecer_11_ljrf_-_decreto_008.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/385/parecer_11_ljrf_-_decreto_008.2025.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/386/parecer_12_ljrf_-_decreto_009.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/386/parecer_12_ljrf_-_decreto_009.2025.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/674/parecer_13_ljrf_-_projeto_l0_008.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/674/parecer_13_ljrf_-_projeto_l0_008.2025.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/675/parecer_14_ljrf_-_projeto_l0_009.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/675/parecer_14_ljrf_-_projeto_l0_009.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento aos portadores de diabetes em toda a rede de saúde pública ou privada e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/676/parecer_15_ljrf_-_projeto_l0_010.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/676/parecer_15_ljrf_-_projeto_l0_010.2025.pdf</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/677/parecer_16_ljrf_-_projeto_l0_011.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/677/parecer_16_ljrf_-_projeto_l0_011.2025.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/678/parecer_17_ljrf_-_decreto_010.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/678/parecer_17_ljrf_-_decreto_010.2025.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/679/parecer_18_ljrf_-_decreto_011.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/679/parecer_18_ljrf_-_decreto_011.2025.pdf</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/680/parecer_19_ljrf_-_decreto_012.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/680/parecer_19_ljrf_-_decreto_012.2025.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/parecer_20_ljrf_-_projeto_l0_012.2025_ldo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/parecer_20_ljrf_-_projeto_l0_012.2025_ldo.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/parecer_21_ljrf_-_projeto_l0_013.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/parecer_21_ljrf_-_projeto_l0_013.2025.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/722/parecer_22_ljrf_-_projeto_l0_015.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/722/parecer_22_ljrf_-_projeto_l0_015.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar, por meio de leilão público, os bens móveis considerados inservíveis, obsoletos, sucateados, antieconômicos, ou que, por qualquer outro motivo, não atendem mais ao interesse da administração pública municipal.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/parecer_23_ljrf_-_decreto_012.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/parecer_23_ljrf_-_decreto_012.2025.pdf</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_24_ljrf_-_decreto_014.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_24_ljrf_-_decreto_014.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã São-José-Seridoense à Senhora Erinalva Pereira de Araújo”.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_25_ljrf_-_decreto_015.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_25_ljrf_-_decreto_015.2025.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/parecer_26_ljrf_-_decreto_016.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/parecer_26_ljrf_-_decreto_016.2025.pdf</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/parecer_27_ljrf_-_projeto_lo_016.2025_-_taxa_de_residuos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/parecer_27_ljrf_-_projeto_lo_016.2025_-_taxa_de_residuos.pdf</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/756/parecer_28_ljrf_-_projeto_lo_017.2025_-_semana_azul.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/756/parecer_28_ljrf_-_projeto_lo_017.2025_-_semana_azul.pdf</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/757/parecer_29_ljrf_-_decreto_017.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/757/parecer_29_ljrf_-_decreto_017.2025.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/758/parecer_30_ljrf_-_decreto_018.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/758/parecer_30_ljrf_-_decreto_018.2025.pdf</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/759/parecer_31_ljrf_-_decreto_019.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/759/parecer_31_ljrf_-_decreto_019.2025.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/760/parecer_32_ljrf_-_decreto_020.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/760/parecer_32_ljrf_-_decreto_020.2025.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/768/parecer_33_ljrf_-_projeto_lo_018.2025_-_nomeia_cavalgada.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/768/parecer_33_ljrf_-_projeto_lo_018.2025_-_nomeia_cavalgada.pdf</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/769/parecer_34_ljrf_-_projeto_lo_019.2025_-_torna_cavalgada_patrimonio_cultural.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/769/parecer_34_ljrf_-_projeto_lo_019.2025_-_torna_cavalgada_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/770/parecer_35_ljrf_-_projeto_res_005.2025_-_ri_camara_mirim.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/770/parecer_35_ljrf_-_projeto_res_005.2025_-_ri_camara_mirim.pdf</t>
   </si>
   <si>
     <t>Institui o Regimento Interno da Câmara Mirim do Município de São José do Seridó integrante e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/parecer_36_ljrf_-_projeto_lo_020.2025_-_nomeia_alameda_da_saudade.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/parecer_36_ljrf_-_projeto_lo_020.2025_-_nomeia_alameda_da_saudade.pdf</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_37_ljrf_-_decreto_021.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_37_ljrf_-_decreto_021.2025.pdf</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_38_ljrf_-_decreto_022.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_38_ljrf_-_decreto_022.2025.pdf</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/parecer_39_ljrf_-_decreto_023.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/parecer_39_ljrf_-_decreto_023.2025.pdf</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/809/parecer_40_ljrf_-_projeto_lc_011.2025_-_ouvidoria_municipal.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/809/parecer_40_ljrf_-_projeto_lc_011.2025_-_ouvidoria_municipal.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/810/parecer_41_ljrf_-_decreto_024.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/810/parecer_41_ljrf_-_decreto_024.2025.pdf</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_42_ljrf_-_decreto_025.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_42_ljrf_-_decreto_025.2025.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/812/parecer_43_ljrf_-_decreto_026.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/812/parecer_43_ljrf_-_decreto_026.2025.pdf</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/819/parecer_44_ljrf_-_decreto_027.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/819/parecer_44_ljrf_-_decreto_027.2025.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/parecer_45_ljrf_-_projeto_lo_023.2025_-_loa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/parecer_45_ljrf_-_projeto_lo_023.2025_-_loa.pdf</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/825/parecer_46_ljrf_-_projeto_lo_024.2025_-_ppa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/825/parecer_46_ljrf_-_projeto_lo_024.2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/826/parecer_47_ljrf_-_projeto_lo_026.2025_-_semana_da_cultura_evangelica.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/826/parecer_47_ljrf_-_projeto_lo_026.2025_-_semana_da_cultura_evangelica.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal da Cultura Evangélica” no âmbito do Município de São José do Seridó/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_48_ljrf_-_projeto_lo_025.2025_-_gratuidade_tea.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_48_ljrf_-_projeto_lo_025.2025_-_gratuidade_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção da inclusão social e acessibilidade de Pessoas com Transtorno do Espectro Autista (TEA) e Pessoas com Deficiência (PcDs) no Município de São José do Seridó, por meio da garantia de gratuidade em espaços e eventos públicos Municipais e da instituição de programa de incentivo à participação da iniciativa privada, e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_49_ljrf_-_projeto_lo_027.2025_-_renomeia_praca.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_49_ljrf_-_projeto_lo_027.2025_-_renomeia_praca.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/parecer_50_ljrf_-_decreto_028.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/parecer_50_ljrf_-_decreto_028.2025.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_51_ljrf_-_decreto_029.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_51_ljrf_-_decreto_029.2025.pdf</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_52_ljrf_-_decreto_030.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_52_ljrf_-_decreto_030.2025.pdf</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_53_ljrf_-_decreto_031.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_53_ljrf_-_decreto_031.2025.pdf</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_54_ljrf_-_decreto_032.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_54_ljrf_-_decreto_032.2025.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_55_ljrf_-_decreto_033.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_55_ljrf_-_decreto_033.2025.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_56_ljrf_-_decreto_034.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_56_ljrf_-_decreto_034.2025.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_57_ljrf_-_decreto_035.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_57_ljrf_-_decreto_035.2025.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_58_ljrf_-_decreto_036.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_58_ljrf_-_decreto_036.2025.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_59_ljrf_-_decreto_037.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_59_ljrf_-_decreto_037.2025.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_60_ljrf_-_decreto_038.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_60_ljrf_-_decreto_038.2025.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_61_ljrf_-_decreto_039.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_61_ljrf_-_decreto_039.2025.pdf</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_62_ljrf_-_decreto_040.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_62_ljrf_-_decreto_040.2025.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_63_ljrf_-_decreto_041.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_63_ljrf_-_decreto_041.2025.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_64_ljrf_-_decreto_042.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_64_ljrf_-_decreto_042.2025.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_65_ljrf_-_decreto_043.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_65_ljrf_-_decreto_043.2025.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_66_ljrf_-_decreto_044.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_66_ljrf_-_decreto_044.2025.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_67_ljrf_-_decreto_045.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_67_ljrf_-_decreto_045.2025.pdf</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_68_ljrf_-_projeto_lo_030.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_68_ljrf_-_projeto_lo_030.2025.pdf</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_69_ljrf_-_projeto_lo_031.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_69_ljrf_-_projeto_lo_031.2025.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_70_ljrf_-_projeto_lo_033.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_70_ljrf_-_projeto_lo_033.2025.pdf</t>
   </si>
   <si>
     <t>Denomina de “Areninha Esportiva Nayron Felipe Medeiros de Araújo” o equipamento público esportivo localizado ao lado do CEMEI, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da CFO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/108/parecer_01_fo_-_projeto_lc_05.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/108/parecer_01_fo_-_projeto_lc_05.2025.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/109/parecer_02_fo_-_projeto_l0_04.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/109/parecer_02_fo_-_projeto_l0_04.2025.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/110/parecer_03_fo_-_projeto_lo_05.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/110/parecer_03_fo_-_projeto_lo_05.2025.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/111/parecer_04_fo_-_projeto_res._003.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/111/parecer_04_fo_-_projeto_res._003.2025.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/parecer_05_fo_-_projeto_l0_12.2025_ldo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/parecer_05_fo_-_projeto_l0_12.2025_ldo.pdf</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/parecer_06_fo_-_projeto_l0_13.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/parecer_06_fo_-_projeto_l0_13.2025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e Defesa dos Animais - CMPDA e o Fundo Municipal de Proteção e Bem-Estar Animal, e dá outras providências</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/parecer_07_fo_-_projeto_l0_015.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/parecer_07_fo_-_projeto_l0_015.2025.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_08_fo_-_projeto_lo_016.2025.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_08_fo_-_projeto_lo_016.2025.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_09_fo_-_projeto_lo_023.2025_-_loa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_09_fo_-_projeto_lo_023.2025_-_loa.pdf</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/829/parecer_10_fo_-_projeto_lo_024.2025_-_ppa.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/829/parecer_10_fo_-_projeto_lo_024.2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/82/001_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/82/001_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de instalar redutores de velocidade em frente ao CEMEI – Centro Municipal de Educação Infantil desta municipalidade.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/83/002_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/83/002_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de realizar terraplanagem ao redor da Capela de Nossa Senhora de Fátima, juntamente com a implementação de um sistema de drenagem no local.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/84/003_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/84/003_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de disponibilizar um fisioterapeuta para a realização de sessões de pilates na zona rural do município.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/85/004_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/85/004_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de adquirir uma máquina de triturar poda de árvore, evitando o acúmulo desse material no aterro sanitário.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/86/005_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/86/005_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de retomar o cursinho preparatório para os alunos do município, visando aumentar o número de aprovações em concursos públicos, ENEM e demais processos seletivos acadêmicos.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/87/006_-_maria_isabel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/87/006_-_maria_isabel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de providenciar a cobertura do parquinho do CEMEI – Centro Municipal de Educação Infantil.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/88/007_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/88/007_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de construir uma passagem molhada próxima ao Açude dos Criadores, que liga ao Sítio Anins, visando garantir o tráfego seguro na estrada durante períodos de cheia.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/90/008_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/90/008_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de construir duas passagens molhadas na Comunidade Badaruco, nas vias principais que alagam durante os períodos de chuva.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/91/009_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/91/009_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal da Juventude, do Esporte e do Lazer, na pessoa do Secretário Municipal Pedro Henrique Oliveira Medeiros, a necessidade de ampliar a oferta de modalidades esportivas nos campeonatos municipais.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/92/010_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/92/010_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de retomar o atendimento médico nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/93/011_-_maria_isabel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/93/011_-_maria_isabel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de criar um Centro de Atendimento às Crianças com Necessidades Especiais.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>José Carlos Dantas Costa, Jussiêne Dantas Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/96/012_-_jussiene_e_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/96/012_-_jussiene_e_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de implantação de um sistema de vídeo monitoramento no município de São José do Seridó.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/97/013_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/97/013_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de substituição de dois mata-burros na comunidade Umbuzeiro, sendo um na entrada de Evaldo e outro próximo à residência de Raimundo Veludo.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/98/014_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/98/014_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de continuação da passarela do Pórtico no sentido Cruzeta por mais 2 km, bem como a melhoria da iluminação ao longo de sua extensão.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/99/015_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/99/015_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de instalação de mata-burro na divisa das propriedades de Zé Marcelino, Chico Profilo, Mané Melo e Fabiano, no Sítio Umbuzeiro.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/100/016_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/100/016_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de identificar todas as praças do município com placas de sinalização.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/101/017_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/101/017_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de instalação de cobertura na área em frente ao hospital municipal.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/106/018_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/106/018_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de melhorias na iluminação pública da Rua Dalva Cirne.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/112/019_-_maria_isabel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/112/019_-_maria_isabel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade da construção de um redutor de velocidade (quebra-molas) na Rua Joaquim Cirilo de Araújo, atendendo à solicitação dos moradores.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/113/020_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/113/020_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de realizar a reforma do açude público para os criadores e o suprimento de água nas caixas d’água que abastecem os mesmos.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/114/021_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/114/021_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de substituição de um poste de madeira por um poste de concreto, incluindo iluminação, na lateral da Capela de Nossa Senhora de Fátima, na comunidade Badaruco.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/117/022_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/117/022_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica à Ilustríssima Senhora Secretária Municipal de Saúde, Andrea Macedo de Medeiros Dantas, a necessidade de implementação do programa Farmácia Popular no município de São José do Seridó.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/180/023_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/180/023_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de reforma urgente da lavanderia pública do município.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/182/024_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/182/024_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de criação de um projeto de pavimentação em paralelepípedo, iniciando da passagem molhada do Rio São José até o Assentamento Seridó (Caatinga Grande).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/183/025_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/183/025_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de disponibilizar uma sala adequada para atendimento veterinário no município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/184/026_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/184/026_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de doação de um terreno na área do Cercado dos Criadores para a construção de um centro de apoio para jovens cristãos.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/185/027_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/185/027_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a denominação do Torneio Leiteiro com o nome de "Aurino de Medeiros Costa".</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/186/028_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/186/028_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de reconstrução do muro da Unidade de Ensino José Cirilo Alves, localizada na Comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/188/029_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/188/029_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de uma Sala de Acolhimento na Escola Raul de Medeiros Dantas, destinada a alunos com necessidades especiais, especialmente àqueles que chegam da zona rural e ficam do lado de fora da unidade escolar.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/189/030_-_maria_isabel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/189/030_-_maria_isabel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a inclusão de fraldas geriátricas entre os itens distribuídos pela Farmácia Básica do Município, beneficiando famílias cadastradas em programas sociais.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/190/031_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/190/031_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a denominação do Terminal Rodoviário Municipal como "Manoel Ludgero da Costa (Neneco)"</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/191/032_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/191/032_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de restauro das Placas de Identificação e Sinalização de Trânsito nos Logradouros e Vias Públicas do Município.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Daniel Andson Da Costa, Francisco Sales de Medeiros Neto, Joan Siderley Bernardino, Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/194/033_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/194/033_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de uma Coordenação Municipal especializada no acompanhamento e atendimento às demandas de crianças atípicas no âmbito do município.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/195/034_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/195/034_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação do Conselho Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/196/035_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/196/035_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a execução de cobertura na quadra da Escola Municipal Raul de Medeiros Dantas.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/197/036_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/197/036_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a interdição da Rua Manoel Theodoro, nas imediações da pizzaria, nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/198/037_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/198/037_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a contratação de engenheiro de tráfego para melhoria da mobilidade urbana, implantação de redutores de velocidade e padronização dos quebra-molas existentes.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/199/038_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/199/038_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de iluminação pública no cruzamento da Rua Elza Dantas com a Rua Pedro de Medeiros Brito, na Praça Guardiões da Natureza.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/200/039_-_maria_isabel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/200/039_-_maria_isabel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a aquisição de uma unidade móvel de saúde para atendimento nas comunidades rurais e bairros mais afastados do município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/356/040_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/356/040_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a substituição do mata-burro localizado na divisa entre as propriedades de Zeca Louro e Júnior de Miúda, na comunidade Anis, bem como o mata-burro da localidade conhecida como Viração, no Sítio de Mané Leite.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/357/041_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/357/041_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Jackson Dantas, e à Ilustríssima Senhora Secretária Municipal de Educação e Cultura, Juliana Andréa Dantas, que seja providenciada a adesivagem do ônibus escolar que realiza o translado dos estudantes de São José do Seridó para o município de Caicó.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/358/042_-_maria_isabel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/358/042_-_maria_isabel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de uma praça pública no bairro Nova Bonita, em São José do Seridó.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/359/043_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/359/043_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a pavimentação asfáltica da Rua Manoel Theodoro, em São José do Seridó.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/360/044_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/360/044_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação, no âmbito do município de São José do Seridó, do projeto Bombeiro Civil Mirim.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/383/045_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/383/045_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a substituição dos tambores de lixo danificados no município.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/384/046_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/384/046_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que seja declarada situação de calamidade pública no município de São José do Seridó em decorrência da seca.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/407/047_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/407/047_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que seja feita a revitalização da galeria de drenagem que perpassa a RN 288, na interseção com a Rua Cícero Dantas.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/408/048_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/408/048_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a recuperação das estradas vicinais do município e realização do serviço de roço às margens das vias.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/409/049_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/409/049_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização de manutenção da passagem do Alto dos Criadores (depois do açude) na divisa com o Sítio Anins.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/681/050_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/681/050_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o aluguel temporário de um ônibus escolar para suprir a demanda enquanto a frota oficial passa por manutenção.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/682/051_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/682/051_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a contratação de inspetor escolar para a Escola Municipal Raul de Medeiros Dantas.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/683/052_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/683/052_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a pintura de faixa de pedestres em frente ao depósito de Mazinho.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/684/053_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/684/053_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Esportes a inclusão de equipes do comércio local no Campeonato das Fábricas.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/685/054_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/685/054_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a abertura da Rua João Nóbrega de Azevedo até a pista.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/055_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/055_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de câmeras de monitoramento em todas as unidades de ensino do município, tanto na zona rural quanto urbana.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/056_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/056_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instituição de piso salarial para os Conselheiros Tutelares do Município no exercício 2025.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/057_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/057_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de um Parque de Exposição para a realização de feiras de negócios na área onde seria construído o campo de futebol, nas proximidades da propriedade de Aurino.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/703/058_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/703/058_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de aquecedor na piscina de fisioterapia do município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/704/059_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/704/059_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a manutenção dos ares-condicionados, dos computadores e a renovação dos brinquedos didáticos da Biblioteca Indústria do Conhecimento Simão José de Medeiros.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/705/060_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/705/060_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que a festa social do Torneio Leiteiro seja realizada na Praça de Eventos Edilza Dias.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/707/061_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/707/061_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a ativação do poço localizado nas proximidades do hospital, visando o abastecimento do Hospital e da Escola Municipal Raul de Medeiros Dantas.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/708/062_-_clayton_-_assinado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/708/062_-_clayton_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de um grupo de apoio a pessoas com diagnóstico de câncer no âmbito do município.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/709/063_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/709/063_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de projeto de lei que identifique e nomeie todas as avenidas da comunidade Badaruco com nomes de antigos moradores.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/710/064_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/710/064_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de uma fossa comunitária para atender as residências do bairro do Açude.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/711/065_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/711/065_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a transformação do canteiro localizado no cruzamento das ruas João Raimundo Pereira, José Cirne e Gregório Medeiros em uma praça de exercícios e parque infantil.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/712/066_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/712/066_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a elaboração de projeto arquitetônico e de engenharia para construção de uma praça de convivência no Conjunto Modesto Medeiros.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/067_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/067_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a substituição das lâmpadas da quadra da Escola Municipal Raul de Medeiros Dantas por luminárias LED.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/068_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/068_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a locação de máquina escavadeira hidráulica (PC) para abertura de cacimbas em comunidades rurais do município.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/069_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/069_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o restabelecimento do atendimento do Programa Saúde da Família (PSF) nas comunidades rurais.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/070_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/070_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que seja revista a distribuição dos recursos oriundos do programa Previne Brasil e promovida reunião técnica com a equipe de saúde para adequações.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/071_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/071_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a viabilidade da contratação de profissional Fonoaudiólogo para atender à rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/072_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/072_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de uma quadra de areia no campo municipal, destinada à prática de vôlei, futevôlei e atividades físicas.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/073_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/073_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de postes de iluminação pública na Rua Manoel Theodoro, mais precisamente por trás da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/074_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/074_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a viabilidade de parceria entre a Prefeitura e os pequenos produtores rurais para o transporte de milho da CONAB diretamente às propriedades.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/075_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/075_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a viabilidade de isenção da taxa de energia elétrica dos boxes do Mercado Público Municipal.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/076_-_andre_.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/076_-_andre_.pdf</t>
   </si>
   <si>
     <t>Indica aos Senhores Secretários Municipais de Obras e de Esporte a realização de melhorias no acesso à arquibancada do Ginásio Poliesportivo Pedro Laurentino de Medeiros.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/077_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/077_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de um programa de Bolsa Atleta para os desportistas do município de São José do Seridó.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/738/078_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/738/078_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a retirada das plantas dos canteiros localizados entre o palco José Pio e a Igreja Matriz.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/079_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/079_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal e ao Ilustríssimo Senhor Secretário Municipal de Esportes a aquisição de borracha granulada para o Estádio de Futebol José Libânio.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/080_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/080_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal e à Ilustríssima Senhora Secretária Municipal de Educação a substituição do sinal sonoro do recreio nas unidades escolares por sinalização mais adequada às necessidades sensoriais de crianças autistas.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/081_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/081_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de coberturas nos pontos destinados à permanência dos mototaxistas no município de São José do Seridó.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/082_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/082_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine a abertura do Mercado Público Municipal, aos domingos, a partir das 03h da manhã, no dia da feira livre.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/083_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/083_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a isenção da entrada de crianças autistas no parque de diversões instalado durante a realização da Festa do Padroeiro.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/084_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/084_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de uma parada de estudantes na comunidade Umbuzeiro, entre a residência do senhor Zé Marcelino e os terrenos que pertenciam ao senhor Edgar.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/761/085_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/761/085_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização da limpeza nos arredores da Escola Raimundo, incluindo a área pertencente à adutora.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/762/086_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/762/086_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação do cargo de Fiscal de Proteção Animal, vinculado à Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/772/087_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/772/087_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a execução de pavimentação na Rua Severino Hipólito, no município de São José do Seridó/RN.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/088_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/088_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a doação de um terreno para a construção da sede própria da Associação dos Cantores, Compositores e Artistas Semelhantes – ACCAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/780/089_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/780/089_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de uma Pocilga Comunitária destinada aos criadores de porcos do município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/787/090_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/787/090_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o retorno do atendimento com psicopedagogo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/804/091_-_jose_carlos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/804/091_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a denominação do Terminal Rodoviário Municipal como “Rodoviária Manoel Ludgero da Costa”.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/805/092_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/805/092_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a mudança de nome da Praça Manoel Sabino Filho para “Praça da Liberdade – Francisco Gonçalves de Souza Filho”.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/806/093_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/806/093_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a denominação do novo conjunto habitacional, instituído pela Lei Ordinária nº 570, de 19 de setembro de 2025, como “Conjunto Habitacional Francisca Luzia de Medeiros”.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/813/094_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/813/094_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a aquisição de brinquedos de parque infantil, como escorregadores, balanços e gangorras, para a Creche Joana Melo de Azevedo.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/814/095_-_clayton.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/814/095_-_clayton.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que conceda ao servidor público municipal de São José do Seridó um dia de folga após a realização de doação de sangue.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/815/096_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/815/096_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a pavimentação ou cimentação da área ao redor do Posto de Saúde da comunidade Caatinga Grande, a fim de viabilizar a realização das ações do Outubro Rosa e Novembro Azul.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/820/097_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/820/097_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a revitalização da área do setor de Fisioterapia do Município de São José do Seridó.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/821/098_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/821/098_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a disponibilização de atendimento pediátrico no Município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/099_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/099_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de travas nos reservatórios de lixo instalados nas vias públicas do município, especialmente os localizados próximos a postes ou plantas, a fim de evitar que sejam derrubados por animais ou pessoas.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/100_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/100_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário Municipal de Esportes a reestruturação dos mini campos mirins nos bairros do Município de São José do Seridó.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/833/101_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/833/101_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a disponibilização de atendimento geriátrico no Município.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/102_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/102_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a substituição dos bancos de concreto da Praça da Liberdade.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/103_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/103_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que sejam recolhidas as chaves dos pontos do Mercado Público que se encontram inativados ou sem uso.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/104_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/104_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de atendimento pediátrico no Município de São José do Seridó.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/105_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/105_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de placas de identificação nas estradas vicinais, indicando a direção das comunidades e sítios do Município de São José do Seridó.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/106_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/106_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implementação de um espaço sensorial recreativo em praça pública destinado a crianças autistas.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/107_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/107_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a análise da viabilidade da continuidade do calçamento no traçado original da obra de urbanização da Vila do Açude.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/865/108_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/865/108_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o início da reforma do prédio da antiga creche, onde deverá funcionar a extensão da Escola Municipal Raul de Medeiros Dantas.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/866/109_-_daniel.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/866/109_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção e instalação de uma imagem do Padroeiro São José, a ser implantada nas proximidades do Alto da Faixa, como forma de valorização cultural e incentivo ao turismo no município.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/867/110_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/867/110_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a desapropriação, ou permuta conforme previsão legal, da área de terreno localizada na Vila do Açude que impede a continuidade do calçamento até o destino final da obra, garantindo que sejam observadas todas as normas legais aplicáveis e assegurado que não haja ônus indevido ao particular.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/111_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/111_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de placas de “Proibido Estacionar” em frente às rampas de acessibilidade localizadas em comércios e prédios públicos do município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/888/112_-_jussiene.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/888/112_-_jussiene.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a nomeação da Areninha Esportiva localizada ao lado do CEMEI com o nome de Nayron Felipe de Araújo.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/889/113_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/889/113_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de tachões (“tartarugas” de sinalização viária) na passarela da RN-288 que atravessa o município de São José do Seridó.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/890/114_-_joseni.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/890/114_-_joseni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a doação de terreno destinado a construção da sede própria da Associação Cultural de Capoeira Filhos de Jó, entidade declarada de utilidade pública pela Lei Municipal nº 383, de 05 de julho de 2016.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/900/115_-_joan.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/900/115_-_joan.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de bancos na Praça de Eventos Edilza Dias.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/901/116_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/901/116_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que autorize os permissionários instalados em prédios públicos municipais a realizarem, por conta própria, as reformas e melhorias necessárias nos espaços que utilizam.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/117_-_andre.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/117_-_andre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a reforma e pintura da Escola Municipal Raul de Medeiros Dantas.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/118_-_francisco_sales.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/118_-_francisco_sales.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de postes de iluminação pública na Segunda Vila da Comunidade Caatinga Grande.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/4/001_-_req_-_solicita_urgencia_na_aprovacao_do_plo_001.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/4/001_-_req_-_solicita_urgencia_na_aprovacao_do_plo_001.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 001/2025</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/5/002_-_req_-_solicita_urgencia_na_aprovacao_do_plo_002.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/5/002_-_req_-_solicita_urgencia_na_aprovacao_do_plo_002.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 002/2025</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/7/003_-_req_-_solicita_urgencia_na_aprovacao_do_pdl_001.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/7/003_-_req_-_solicita_urgencia_na_aprovacao_do_pdl_001.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Decreto Legislativo n.º 001/2025</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/8/004_-_req_-_solicita_urgencia_na_aprovacao_do_pres_001.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/8/004_-_req_-_solicita_urgencia_na_aprovacao_do_pres_001.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Resolução n.º 001/2025</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/11/005_-_req_-_solicita_urgencia_na_aprovacao_do_plc_001.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/11/005_-_req_-_solicita_urgencia_na_aprovacao_do_plc_001.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 001/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/12/006_-_req_-_solicita_urgencia_na_aprovacao_do_plc_002.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/12/006_-_req_-_solicita_urgencia_na_aprovacao_do_plc_002.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 002/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/14/007_-_req_-_solicita_urgencia_na_aprovacao_do_plc_003.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/14/007_-_req_-_solicita_urgencia_na_aprovacao_do_plc_003.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 003/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/74/008_-_req_-_solicita_urgencia_na_aprovacao_do_plo_003_-_carimbado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/74/008_-_req_-_solicita_urgencia_na_aprovacao_do_plo_003_-_carimbado.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 003/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/76/009_-_req_-_solicita_urgencia_na_aprovacao_do_plc_004_-_carimbado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/76/009_-_req_-_solicita_urgencia_na_aprovacao_do_plc_004_-_carimbado.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 004/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/78/010_-_req_-_solicita_urgencia_na_aprovacao_do_pres_002_-_carimbado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/78/010_-_req_-_solicita_urgencia_na_aprovacao_do_pres_002_-_carimbado.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Resolução n.º 002/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/95/011_-_req_-_solicita_urgencia_na_aprovacao_de_plo_006.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/95/011_-_req_-_solicita_urgencia_na_aprovacao_de_plo_006.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 006/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/116/012_-_req_-_solicita_urgencia_na_aprovacao_de_plc_006.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/116/012_-_req_-_solicita_urgencia_na_aprovacao_de_plc_006.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 006/2025.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/181/013_-_req_-_solicita_urgencia_na_aprovacao_de_plo_007.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/181/013_-_req_-_solicita_urgencia_na_aprovacao_de_plo_007.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 007/2025.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/482/014_-_req_-_solicita_urgencia_na_aprovacao_de_plc_007.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/482/014_-_req_-_solicita_urgencia_na_aprovacao_de_plc_007.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 007/2025.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/015_-_req_-_solicita_urgencia_na_aprovacao_de_plc_008.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/015_-_req_-_solicita_urgencia_na_aprovacao_de_plc_008.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 008/2025.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/016_-_req_-_solicita_urgencia_na_aprovacao_de_plo_014.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/016_-_req_-_solicita_urgencia_na_aprovacao_de_plo_014.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 014/2025.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/017_-_req_-_solicita_urgencia_na_aprovacao_de_plc_009.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/017_-_req_-_solicita_urgencia_na_aprovacao_de_plc_009.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 009/2025.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/018_-_req_-_solicita_audiencia_publica.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/018_-_req_-_solicita_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de audiência pública alusiva à Semana do Meio Ambiente.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/019_-_req_-_solicita_plo_recursos_hidricos.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/019_-_req_-_solicita_plo_recursos_hidricos.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo o envio de Projeto de Lei que regulamente o uso da água do açude público localizado no cercado dos criadores.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/020_-_req_-_solicita_urgencia_na_aprovacao_de_pres_004.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/020_-_req_-_solicita_urgencia_na_aprovacao_de_pres_004.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Resolução n.º 004/2025.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/777/021_-_req_-_solicita_urgencia_na_aprovacao_de_plo_021.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/777/021_-_req_-_solicita_urgencia_na_aprovacao_de_plo_021.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 021/2025.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/781/022_-_req_-_previne_brasil.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/781/022_-_req_-_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo o encaminhamento a esta Casa Legislativa dos repasses periódicos do Programa Previne Brasil, referentes ao último quadrimestre, com a devida discriminação dos valores destinados à administração pública e às equipes de saúde, bem como a comprovação de como esses recursos foram gastos, acompanhados das respectivas notas fiscais.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/782/023_-_req_-_licitacao_fardamento.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/782/023_-_req_-_licitacao_fardamento.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo informações detalhadas acerca do trâmite entre a Administração Pública Municipal e a empresa vencedora da licitação referente ao fardamento escolar, incluindo cronograma, fiscalização e cumprimento das normas da Lei nº 14.133/2021</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/789/024_-_req_-_solicita_urgencia_na_aprovacao_de_plo_022.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/789/024_-_req_-_solicita_urgencia_na_aprovacao_de_plo_022.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 022/2025.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/793/025_-_req_-_solicita_urgencia_na_aprovacao_de_plc_010.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/793/025_-_req_-_solicita_urgencia_na_aprovacao_de_plc_010.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 010/2025.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/026_-_req_-_requerimento_viagens_onibus.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/026_-_req_-_requerimento_viagens_onibus.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas e documentação complementar referente a uma série de empenhos e pagamentos realizados pela Prefeitura Municipal de São José do Seridó/RN à empresa TRANS TOUR EIRELI ME.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>Maria Isabel Dantas de Medeiros, Joseni Santos de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/818/027_-_req_-_requerimento_maquinas_manutencao.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/818/027_-_req_-_requerimento_maquinas_manutencao.pdf</t>
   </si>
   <si>
     <t>Requer informações TÉCNICAS, ADMINISTRATIVAS, FISCAL E CONTÁBEIS acerca de TODA A FROTA MUNICIPAL, incluindo veículos, máquinas, equipamentos e implementos utilizados por todas as secretarias municipio.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/028_-_req_-_solicita_urgencia_na_aprovacao_de_plo_028.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/028_-_req_-_solicita_urgencia_na_aprovacao_de_plo_028.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 028/2025.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/029_-_req_-_solicita_urgencia_na_aprovacao_de_plo_029.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/029_-_req_-_solicita_urgencia_na_aprovacao_de_plo_029.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 029/2025.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/893/030_-_req_-_solicita_urgencia_na_aprovacao_de_pres_006.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/893/030_-_req_-_solicita_urgencia_na_aprovacao_de_pres_006.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Resolução n.º 006/2025.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/895/031_-_req_-_solicita_urgencia_na_aprovacao_de_pdl_046.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/895/031_-_req_-_solicita_urgencia_na_aprovacao_de_pdl_046.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Decreto Legislativo n.º 046/2025.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/032_-_req_-_solicita_urgencia_na_aprovacao_de_plo_032.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/032_-_req_-_solicita_urgencia_na_aprovacao_de_plo_032.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 032/2025.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/033_-_req_-_solicita_urgencia_na_aprovacao_de_plo_034.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/033_-_req_-_solicita_urgencia_na_aprovacao_de_plo_034.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 034/2025.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/034_-_req_-_solicita_urgencia_na_aprovacao_de_plc_012.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/034_-_req_-_solicita_urgencia_na_aprovacao_de_plc_012.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Complementar n.º 012/2025.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/035_-_req_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/035_-_req_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal informações mensais acerca dos valores arrecadados com a Contribuição para Custeio do Serviço de Iluminação Pública, repassados pela empresa responsável pela administração do consórcio, bem como a prestação de contas da aplicação desses recursos.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/036_-_req_-_solicita_urgencia_na_aprovacao_de_plo_035.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/036_-_req_-_solicita_urgencia_na_aprovacao_de_plo_035.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em regime de urgência do Projeto de Lei Ordinária n.º 035/2025.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/207/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/207/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento da Senhora Edite Araújo (Dona Edite), ocorrido no dia 08 de abril do corrente ano.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/002_-_francisco_sales_-_festa_do_badaruco.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/002_-_francisco_sales_-_festa_do_badaruco.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à organização da festa de Nossa Senhora de Fátima, na comunidade Badaruco, e ao pároco Pe. Joaquim, pelo êxito e relevância do evento religioso.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/715/003_-_joan_siderley_-_quadrilhas.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/715/003_-_joan_siderley_-_quadrilhas.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos aos diretores das escolas Raul de Medeiros Dantas e Professor Raimundo Silvino da Costa, em reconhecimento pela organização e realizações das quadrilhas escolares.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/004_-_joseni_santos_de_medeiros_-_pereguinos_de_santana.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/004_-_joseni_santos_de_medeiros_-_pereguinos_de_santana.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos aos Peregrinos de Sant’Ana (Caminhada Ilton Pacheco), em reconhecimento à devoção, organização e preservação da tradição religiosa.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/005_-_francisco_sales_-_filarmonica.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/005_-_francisco_sales_-_filarmonica.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à Filarmônica Jimmy Brito de São José do Seridó – RN, por ocasião da celebração de seus 15 anos de fundação.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_andre_-_padre_joaquim.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_andre_-_padre_joaquim.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos ao Pe. Joaquim José de Oliveira, Pároco de São José do Seridó – RN, por ocasião de seu aniversário natalício, celebrado em 08 de setembro.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/783/007_-_jussiene_-_maria_do_carmo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/783/007_-_jussiene_-_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à Senhora Maria do Carmo Alves Ribeiro, por ocasião de seu aniversário natalício, celebrado em 12 de setembro.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/802/008_-_joan_siderley_-_festa_do_padroeiro.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/802/008_-_joan_siderley_-_festa_do_padroeiro.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à organização da tradicional Festa do Padroeiro São José, em reconhecimento ao êxito e à relevância do evento religioso e sociocultural para o Município de São José do Seridó.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/803/009_-_joseni_santos_de_medeiros_-_aposentaria_de_dede_de_bado.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/803/009_-_joseni_santos_de_medeiros_-_aposentaria_de_dede_de_bado.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos e reconhecimento ao senhor José Medeiros Sobrinho, conhecido carinhosamente como Dedé de Badô, por ocasião de sua aposentadoria e pelos relevantes serviços prestados ao Município de São José do Seridó à frente do Museu Municipal Tropeiros do Seridó (MUMUTROPS).</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/817/010_-_joan_siderley_-_bicicross.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/817/010_-_joan_siderley_-_bicicross.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à organização do Bicicross da Bonita, tradicional evento esportivo e cultural realizado anualmente no Dia das Crianças.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/836/011_-_joan_siderley_-_orquestra.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/836/011_-_joan_siderley_-_orquestra.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à Orquestra Seridoense Potiguar, em reconhecimento à sua relevante contribuição cultural, social e educacional ao Município de São José do Seridó e à região do Seridó.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/891/012_-_joseni_santos_de_medeiros_-_mestre_jo.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/891/012_-_joseni_santos_de_medeiros_-_mestre_jo.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos e reconhecimento ao senhor Josivan Alves Feitosa – Mestre Jó, pelos relevantes serviços prestados à cultura, à educação e ao desenvolvimento social através da Capoeira no município de São José do Seridó e em todo o Seridó Potiguar.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/013_-_joan_siderley_-_maria.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/013_-_joan_siderley_-_maria.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos à Senhora Maria de Lourdes Silva, em reconhecimento à sua trajetória de vida, dedicação ao serviço público e relevantes serviços prestados à área da saúde no Município de São José do Seridó.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/014_-_joan_siderley_-_carlos_jorge.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/014_-_joan_siderley_-_carlos_jorge.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos ao senhor Carlos Jorge, em reconhecimento aos relevantes serviços prestados à educação, à inovação tecnológica e à cultura a do Município de São José do Seridó.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>VTPSR</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/485/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo_2.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/485/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo_2.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento da Senhora_x000D_
 Edite Araújo (Dona Edite), ocorrido no dia 08 de_x000D_
 abril do corrente ano.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/486/002_-__andre_-_voto_de_pesar.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/486/002_-__andre_-_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento da Senhora Maria Bernardete Costa de Medeiros, ocorrido no dia 13 de maio do corrente ano.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_joan_siderley_bernardino_-_voto_de_pesar_cocota.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_joan_siderley_bernardino_-_voto_de_pesar_cocota.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento da Senhora Maria do Socorro, carinhosamente conhecida como “Cocota”, ocorrido no dia 04 de junho do corrente ano.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/004_-_joan_siderley_bernardino_-_voto_de_pesar_paulino.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/004_-_joan_siderley_bernardino_-_voto_de_pesar_paulino.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento do Senhor Paulino Azevedo.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/005_-_joan_siderley_bernardino_-_voto_de_pesar_alexia.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/005_-_joan_siderley_bernardino_-_voto_de_pesar_alexia.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento da jovem Alexia Diandra de Medeiros.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/798/006_-__andre_-_voto_de_pesar_novinha.pdf</t>
+    <t>http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/798/006_-__andre_-_voto_de_pesar_novinha.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento da Senhora Maria das vitórias de Araújo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3679,68 +3679,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1/001_-_plo_-_reajuste_de_salario_-_efetivos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/2/002_-_plo_-_reajuste_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/73/003_-_plo_-__institui_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/79/004_-_plo_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/80/005_-_plo_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/94/006_-_plo_-_semana_da_valorizacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/179/007_-_plo_-_institui_o_torneio_leiteiro_no_municipio_de_sao_jose_do_serido.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/476/008_-_plo_-_hino_nacional.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/477/009_-_plo_-_prioridade_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_plo_-_renomeia_a_sede.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/480/011_-_plo_-_saude_mental_na_escola.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/012_-_plo_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_ordinaria_-_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/014_-_plo_-_autoriza_concurso_rev.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/713/015_-_plo_-_patrimonio_-_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/746/016_-_plo_-_residuos_solidos_-_carimbado_-_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/017_-_plo_-_semana_de_concientizacao_autismo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/764/018_-_plo_-_nomeia_cavalgada_ernesto_macedo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/765/019_-_plo_-_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/020_-_plo_-_denomina_alameda_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/021_-_plo_-__gratuidade_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/788/022_-_plo_-_minha_casa_minha_vida_sapl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/790/023_-_plo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/791/024_-_plo_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/808/025_-_plo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/822/026-_plo_-_semana_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/027_-_plo_-_denomina_praca_na_treze_de_maio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/827/028_-_plo_-_projeto_de_lei_-_eficiencia_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/868/029_-_plo_-_incentivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/896/030_-_plo_-_bicicross.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/897/031_-_plo_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/902/pdf24_merged_8.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/033_-_plo_-_areninha_nomeia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/034_-_plo_-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/035_-_plo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/9/plc_001.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/10/plc_002.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/13/plc_003.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/75/plc_004.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/81/plc_005.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/115/plc_006.2025_-_gapre_-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/478/plc_007.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/plc_008.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_complementar_-_modifica_cargas_horarias_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/792/plc_010.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/794/plc_011.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/plc_012.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/6/001_-_pdl_-_concede_afastamento_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/107/002_-_pdl_-_cencede_titulo_-_isaac_silvio_araujo..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/192/003_-_pdl_-_cencede_titulo_-_marcio_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/193/004_-_pdl_-_cencede_titulo_-_jose_ilton_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/201/005_-_pdl_-_cencede_titulo_-_antonio_de_medeiros_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/202/006_-_pdl_-_cencede_titulo_-_wagner_felipe_leao_azevedo_da_costa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/203/007_-_pdl_-_cencede_titulo_-_janefran.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/381/008_-_pdl_-_cencede_titulo_-_adriana_araujo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/382/009_-_pdl_-_cencede_titulo_-_josivan_de_oliveira_lopes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/481/010_-_pdl_-_cencede_titulo_-_francisco_mauricio_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/483/011_-_pdl_-_cencede_titulo_-_geraldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/484/012_-_pdl_-_cencede_titulo_-_willian.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/714/013_-_pdl_-_concede_titulo_-_geovana_lucena.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/014_-_pdl_-_concede_titulo_-_erinalva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/015_-_pdl_-_concede_titulo_-_manayra_monteiro_alves_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/016_-_pdl_-_concede_titulo_-_maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/017_-_pdl_-_concede_titulo_-_maria_sueli_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/749/018_-_pdl_-_concede_titulo_-_moaci_bezerra_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/019_-_pdl_-_concede_titulo_-_rafael_victor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/020_-_pdl_-_concede_titulo_-_wellington.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/778/021_-_pdl_-_concede_titulo_-_luzia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/784/022_-_pdl_-_concede_titulo_-_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/785/023_-_pdl_-_concede_titulo_-_alex_zanata.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/795/024_-_pdl_-_concede_titulo_-_leonardo_germano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/796/025_-_pdl_-_concede_titulo_-_augusto_de_franca_maia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/797/026_-_pdl_-_concede_titulo_-_maria_aparecida_da_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/816/027_-_pdl_-_concede_titulo_-_joao_batista_de_souza.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/837/028_-_pdl_-_concede_titulo_-_ana_lucia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/029_-_pdl_-_concede_titulo_-_general_girao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/030_-_pdl_-_concede_titulo_-_maria_jose_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/031_-_pdl_-_concede_titulo_-_jose_kledson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/032_-_pdl_-_concede_titulo_-_anna_alice.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/033_-_pdl_-_concede_titulo_-_ubaldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/034_-_pdl_-_concede_titulo_-_alcineide.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/035_-_pdl_-_concede_titulo_-_willgney.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/036_-_pdl_-_concede_titulo_-_thallyson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/037_-_pdl_-_concede_titulo_-_natalia_bonavides.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/038_-_pdl_-_concede_titulo_-_ana_santana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/039_-_pdl_-_concede_titulo_-_cynthia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/040_-_pdl_-_concede_titulo_-_salma.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/041_-_pdl_-_concede_titulo_-_marcelo_smith.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/042_-_pdl_-_concede_titulo_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/043_-_pdl_-_concede_titulo_-_francisco_de_sales_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/044_-_pdl_-_concede_titulo_-_kaliane.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/045_-_pdl_-_concede_titulo_-_francinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/894/046_-_pdl_-_concede_titulo_-_welligton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/3/001_-_pres_-_altera_o_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/77/002_-_pres_-_altera_dia_das_sessoes_legislativas_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/89/003_-_pres_-_suprimento_de_fundos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/004_-_pres_-_altera_dia_das_sessoes_legislativas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/763/005_-_pres_-_regimento_interno_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/892/006_-_pres_-_altera_o_qdd.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/807/vet_001.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/102/parecer_01_ljrf_-_plc_05.2025_-_venc._ass_e_eng.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_02_ljrf_-_pl0_04.2025_-_criacao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_03_ljrf_-_pl0_05.2025_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_04_ljrf_-_pres_003.2025_-_suprimento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_05_ljrf_-_decreto_002.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_06_ljrf_-_decreto_003.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_07_ljrf_-_decreto_004.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_08_ljrf_-_decreto_005.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_09_ljrf_-_decreto_006.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_10_ljrf_-_decreto_007.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/385/parecer_11_ljrf_-_decreto_008.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/386/parecer_12_ljrf_-_decreto_009.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/674/parecer_13_ljrf_-_projeto_l0_008.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/675/parecer_14_ljrf_-_projeto_l0_009.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/676/parecer_15_ljrf_-_projeto_l0_010.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/677/parecer_16_ljrf_-_projeto_l0_011.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/678/parecer_17_ljrf_-_decreto_010.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/679/parecer_18_ljrf_-_decreto_011.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/680/parecer_19_ljrf_-_decreto_012.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/parecer_20_ljrf_-_projeto_l0_012.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/parecer_21_ljrf_-_projeto_l0_013.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/722/parecer_22_ljrf_-_projeto_l0_015.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/parecer_23_ljrf_-_decreto_012.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_24_ljrf_-_decreto_014.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_25_ljrf_-_decreto_015.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/parecer_26_ljrf_-_decreto_016.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/parecer_27_ljrf_-_projeto_lo_016.2025_-_taxa_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/756/parecer_28_ljrf_-_projeto_lo_017.2025_-_semana_azul.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/757/parecer_29_ljrf_-_decreto_017.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/758/parecer_30_ljrf_-_decreto_018.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/759/parecer_31_ljrf_-_decreto_019.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/760/parecer_32_ljrf_-_decreto_020.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/768/parecer_33_ljrf_-_projeto_lo_018.2025_-_nomeia_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/769/parecer_34_ljrf_-_projeto_lo_019.2025_-_torna_cavalgada_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/770/parecer_35_ljrf_-_projeto_res_005.2025_-_ri_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/parecer_36_ljrf_-_projeto_lo_020.2025_-_nomeia_alameda_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_37_ljrf_-_decreto_021.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_38_ljrf_-_decreto_022.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/parecer_39_ljrf_-_decreto_023.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/809/parecer_40_ljrf_-_projeto_lc_011.2025_-_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/810/parecer_41_ljrf_-_decreto_024.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_42_ljrf_-_decreto_025.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/812/parecer_43_ljrf_-_decreto_026.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/819/parecer_44_ljrf_-_decreto_027.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/parecer_45_ljrf_-_projeto_lo_023.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/825/parecer_46_ljrf_-_projeto_lo_024.2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/826/parecer_47_ljrf_-_projeto_lo_026.2025_-_semana_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_48_ljrf_-_projeto_lo_025.2025_-_gratuidade_tea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_49_ljrf_-_projeto_lo_027.2025_-_renomeia_praca.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/parecer_50_ljrf_-_decreto_028.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_51_ljrf_-_decreto_029.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_52_ljrf_-_decreto_030.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_53_ljrf_-_decreto_031.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_54_ljrf_-_decreto_032.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_55_ljrf_-_decreto_033.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_56_ljrf_-_decreto_034.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_57_ljrf_-_decreto_035.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_58_ljrf_-_decreto_036.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_59_ljrf_-_decreto_037.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_60_ljrf_-_decreto_038.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_61_ljrf_-_decreto_039.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_62_ljrf_-_decreto_040.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_63_ljrf_-_decreto_041.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_64_ljrf_-_decreto_042.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_65_ljrf_-_decreto_043.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_66_ljrf_-_decreto_044.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_67_ljrf_-_decreto_045.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_68_ljrf_-_projeto_lo_030.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_69_ljrf_-_projeto_lo_031.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_70_ljrf_-_projeto_lo_033.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/108/parecer_01_fo_-_projeto_lc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/109/parecer_02_fo_-_projeto_l0_04.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/110/parecer_03_fo_-_projeto_lo_05.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/111/parecer_04_fo_-_projeto_res._003.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/parecer_05_fo_-_projeto_l0_12.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/parecer_06_fo_-_projeto_l0_13.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/parecer_07_fo_-_projeto_l0_015.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_08_fo_-_projeto_lo_016.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_09_fo_-_projeto_lo_023.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/829/parecer_10_fo_-_projeto_lo_024.2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/82/001_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/83/002_-_joan.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/84/003_-_joan.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/85/004_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/86/005_-_andre.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/87/006_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/88/007_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/90/008_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/91/009_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/92/010_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/93/011_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/96/012_-_jussiene_e_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/97/013_-_joan.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/98/014_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/99/015_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/100/016_-_andre.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/101/017_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/106/018_-_joan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/112/019_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/113/020_-_andre.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/114/021_-_joan.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/117/022_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/180/023_-_joan.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/182/024_-_joan.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/183/025_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/184/026_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/185/027_-_andre.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/186/028_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/188/029_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/189/030_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/190/031_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/191/032_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/194/033_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/195/034_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/196/035_-_joan.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/197/036_-_andre.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/198/037_-_joan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/199/038_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/200/039_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/356/040_-_andre.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/357/041_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/358/042_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/359/043_-_joan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/360/044_-_joan.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/383/045_-_andre.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/384/046_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/407/047_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/408/048_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/409/049_-_andre.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/681/050_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/682/051_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/683/052_-_joan.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/684/053_-_joan.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/685/054_-_andre.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/055_-_andre.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/056_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/057_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/703/058_-_andre.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/704/059_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/705/060_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/707/061_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/708/062_-_clayton_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/709/063_-_joan.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/710/064_-_joan.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/711/065_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/712/066_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/067_-_joan.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/068_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/069_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/070_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/071_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/072_-_joan.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/073_-_joan.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/074_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/075_-_andre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/076_-_andre_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/077_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/738/078_-_andre.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/079_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/080_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/081_-_joan.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/082_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/083_-_andre.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/084_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/761/085_-_joan.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/762/086_-_joan.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/772/087_-_joan.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/088_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/780/089_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/787/090_-_andre.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/804/091_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/805/092_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/806/093_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/813/094_-_joan.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/814/095_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/815/096_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/820/097_-_joan.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/821/098_-_andre.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/099_-_joan.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/100_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/833/101_-_andre.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/102_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/103_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/104_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/105_-_joan.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/106_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/107_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/865/108_-_andre.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/866/109_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/867/110_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/111_-_joan.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/888/112_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/889/113_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/890/114_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/900/115_-_joan.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/901/116_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/117_-_andre.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/118_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/4/001_-_req_-_solicita_urgencia_na_aprovacao_do_plo_001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/5/002_-_req_-_solicita_urgencia_na_aprovacao_do_plo_002.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/7/003_-_req_-_solicita_urgencia_na_aprovacao_do_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/8/004_-_req_-_solicita_urgencia_na_aprovacao_do_pres_001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/11/005_-_req_-_solicita_urgencia_na_aprovacao_do_plc_001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/12/006_-_req_-_solicita_urgencia_na_aprovacao_do_plc_002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/14/007_-_req_-_solicita_urgencia_na_aprovacao_do_plc_003.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/74/008_-_req_-_solicita_urgencia_na_aprovacao_do_plo_003_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/76/009_-_req_-_solicita_urgencia_na_aprovacao_do_plc_004_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/78/010_-_req_-_solicita_urgencia_na_aprovacao_do_pres_002_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/95/011_-_req_-_solicita_urgencia_na_aprovacao_de_plo_006.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/116/012_-_req_-_solicita_urgencia_na_aprovacao_de_plc_006.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/181/013_-_req_-_solicita_urgencia_na_aprovacao_de_plo_007.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/482/014_-_req_-_solicita_urgencia_na_aprovacao_de_plc_007.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/015_-_req_-_solicita_urgencia_na_aprovacao_de_plc_008.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/016_-_req_-_solicita_urgencia_na_aprovacao_de_plo_014.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/017_-_req_-_solicita_urgencia_na_aprovacao_de_plc_009.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/018_-_req_-_solicita_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/019_-_req_-_solicita_plo_recursos_hidricos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/020_-_req_-_solicita_urgencia_na_aprovacao_de_pres_004.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/777/021_-_req_-_solicita_urgencia_na_aprovacao_de_plo_021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/781/022_-_req_-_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/782/023_-_req_-_licitacao_fardamento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/789/024_-_req_-_solicita_urgencia_na_aprovacao_de_plo_022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/793/025_-_req_-_solicita_urgencia_na_aprovacao_de_plc_010.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/026_-_req_-_requerimento_viagens_onibus.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/818/027_-_req_-_requerimento_maquinas_manutencao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/028_-_req_-_solicita_urgencia_na_aprovacao_de_plo_028.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/029_-_req_-_solicita_urgencia_na_aprovacao_de_plo_029.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/893/030_-_req_-_solicita_urgencia_na_aprovacao_de_pres_006.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/895/031_-_req_-_solicita_urgencia_na_aprovacao_de_pdl_046.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/032_-_req_-_solicita_urgencia_na_aprovacao_de_plo_032.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/033_-_req_-_solicita_urgencia_na_aprovacao_de_plo_034.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/034_-_req_-_solicita_urgencia_na_aprovacao_de_plc_012.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/035_-_req_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/036_-_req_-_solicita_urgencia_na_aprovacao_de_plo_035.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/207/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/002_-_francisco_sales_-_festa_do_badaruco.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/715/003_-_joan_siderley_-_quadrilhas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/004_-_joseni_santos_de_medeiros_-_pereguinos_de_santana.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/005_-_francisco_sales_-_filarmonica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_andre_-_padre_joaquim.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/783/007_-_jussiene_-_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/802/008_-_joan_siderley_-_festa_do_padroeiro.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/803/009_-_joseni_santos_de_medeiros_-_aposentaria_de_dede_de_bado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/817/010_-_joan_siderley_-_bicicross.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/836/011_-_joan_siderley_-_orquestra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/891/012_-_joseni_santos_de_medeiros_-_mestre_jo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/013_-_joan_siderley_-_maria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/014_-_joan_siderley_-_carlos_jorge.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/485/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo_2.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/486/002_-__andre_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_joan_siderley_bernardino_-_voto_de_pesar_cocota.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/004_-_joan_siderley_bernardino_-_voto_de_pesar_paulino.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/005_-_joan_siderley_bernardino_-_voto_de_pesar_alexia.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/798/006_-__andre_-_voto_de_pesar_novinha.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1/001_-_plo_-_reajuste_de_salario_-_efetivos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/2/002_-_plo_-_reajuste_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/73/003_-_plo_-__institui_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/79/004_-_plo_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/80/005_-_plo_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/94/006_-_plo_-_semana_da_valorizacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/179/007_-_plo_-_institui_o_torneio_leiteiro_no_municipio_de_sao_jose_do_serido.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/476/008_-_plo_-_hino_nacional.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/477/009_-_plo_-_prioridade_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_plo_-_renomeia_a_sede.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/480/011_-_plo_-_saude_mental_na_escola.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/012_-_plo_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_de_lei_ordinaria_-_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/014_-_plo_-_autoriza_concurso_rev.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/713/015_-_plo_-_patrimonio_-_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/746/016_-_plo_-_residuos_solidos_-_carimbado_-_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/017_-_plo_-_semana_de_concientizacao_autismo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/764/018_-_plo_-_nomeia_cavalgada_ernesto_macedo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/765/019_-_plo_-_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/020_-_plo_-_denomina_alameda_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/021_-_plo_-__gratuidade_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/788/022_-_plo_-_minha_casa_minha_vida_sapl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/790/023_-_plo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/791/024_-_plo_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/808/025_-_plo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/822/026-_plo_-_semana_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/027_-_plo_-_denomina_praca_na_treze_de_maio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/827/028_-_plo_-_projeto_de_lei_-_eficiencia_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/868/029_-_plo_-_incentivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/896/030_-_plo_-_bicicross.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/897/031_-_plo_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/902/pdf24_merged_8.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/033_-_plo_-_areninha_nomeia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/034_-_plo_-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/035_-_plo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/9/plc_001.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/10/plc_002.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/13/plc_003.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/75/plc_004.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/81/plc_005.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/115/plc_006.2025_-_gapre_-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/478/plc_007.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/plc_008.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_de_lei_complementar_-_modifica_cargas_horarias_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/792/plc_010.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/794/plc_011.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/plc_012.2025_-_gapre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/6/001_-_pdl_-_concede_afastamento_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/107/002_-_pdl_-_cencede_titulo_-_isaac_silvio_araujo..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/192/003_-_pdl_-_cencede_titulo_-_marcio_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/193/004_-_pdl_-_cencede_titulo_-_jose_ilton_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/201/005_-_pdl_-_cencede_titulo_-_antonio_de_medeiros_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/202/006_-_pdl_-_cencede_titulo_-_wagner_felipe_leao_azevedo_da_costa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/203/007_-_pdl_-_cencede_titulo_-_janefran.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/381/008_-_pdl_-_cencede_titulo_-_adriana_araujo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/382/009_-_pdl_-_cencede_titulo_-_josivan_de_oliveira_lopes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/481/010_-_pdl_-_cencede_titulo_-_francisco_mauricio_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/483/011_-_pdl_-_cencede_titulo_-_geraldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/484/012_-_pdl_-_cencede_titulo_-_willian.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/714/013_-_pdl_-_concede_titulo_-_geovana_lucena.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/014_-_pdl_-_concede_titulo_-_erinalva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/015_-_pdl_-_concede_titulo_-_manayra_monteiro_alves_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/016_-_pdl_-_concede_titulo_-_maria_eduarda.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/017_-_pdl_-_concede_titulo_-_maria_sueli_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/749/018_-_pdl_-_concede_titulo_-_moaci_bezerra_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/019_-_pdl_-_concede_titulo_-_rafael_victor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/020_-_pdl_-_concede_titulo_-_wellington.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/778/021_-_pdl_-_concede_titulo_-_luzia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/784/022_-_pdl_-_concede_titulo_-_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/785/023_-_pdl_-_concede_titulo_-_alex_zanata.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/795/024_-_pdl_-_concede_titulo_-_leonardo_germano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/796/025_-_pdl_-_concede_titulo_-_augusto_de_franca_maia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/797/026_-_pdl_-_concede_titulo_-_maria_aparecida_da_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/816/027_-_pdl_-_concede_titulo_-_joao_batista_de_souza.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/837/028_-_pdl_-_concede_titulo_-_ana_lucia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/029_-_pdl_-_concede_titulo_-_general_girao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/030_-_pdl_-_concede_titulo_-_maria_jose_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/031_-_pdl_-_concede_titulo_-_jose_kledson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/032_-_pdl_-_concede_titulo_-_anna_alice.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/033_-_pdl_-_concede_titulo_-_ubaldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/034_-_pdl_-_concede_titulo_-_alcineide.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/035_-_pdl_-_concede_titulo_-_willgney.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/036_-_pdl_-_concede_titulo_-_thallyson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/037_-_pdl_-_concede_titulo_-_natalia_bonavides.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/038_-_pdl_-_concede_titulo_-_ana_santana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/039_-_pdl_-_concede_titulo_-_cynthia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/040_-_pdl_-_concede_titulo_-_salma.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/041_-_pdl_-_concede_titulo_-_marcelo_smith.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/042_-_pdl_-_concede_titulo_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/043_-_pdl_-_concede_titulo_-_francisco_de_sales_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/044_-_pdl_-_concede_titulo_-_kaliane.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/045_-_pdl_-_concede_titulo_-_francinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/894/046_-_pdl_-_concede_titulo_-_welligton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/3/001_-_pres_-_altera_o_recesso_legislativo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/77/002_-_pres_-_altera_dia_das_sessoes_legislativas_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/89/003_-_pres_-_suprimento_de_fundos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/004_-_pres_-_altera_dia_das_sessoes_legislativas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/763/005_-_pres_-_regimento_interno_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/892/006_-_pres_-_altera_o_qdd.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/807/vet_001.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/102/parecer_01_ljrf_-_plc_05.2025_-_venc._ass_e_eng.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_02_ljrf_-_pl0_04.2025_-_criacao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_03_ljrf_-_pl0_05.2025_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/105/parecer_04_ljrf_-_pres_003.2025_-_suprimento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_05_ljrf_-_decreto_002.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_06_ljrf_-_decreto_003.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_07_ljrf_-_decreto_004.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_08_ljrf_-_decreto_005.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_09_ljrf_-_decreto_006.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_10_ljrf_-_decreto_007.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/385/parecer_11_ljrf_-_decreto_008.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/386/parecer_12_ljrf_-_decreto_009.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/674/parecer_13_ljrf_-_projeto_l0_008.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/675/parecer_14_ljrf_-_projeto_l0_009.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/676/parecer_15_ljrf_-_projeto_l0_010.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/677/parecer_16_ljrf_-_projeto_l0_011.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/678/parecer_17_ljrf_-_decreto_010.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/679/parecer_18_ljrf_-_decreto_011.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/680/parecer_19_ljrf_-_decreto_012.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/parecer_20_ljrf_-_projeto_l0_012.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/parecer_21_ljrf_-_projeto_l0_013.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/722/parecer_22_ljrf_-_projeto_l0_015.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/parecer_23_ljrf_-_decreto_012.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_24_ljrf_-_decreto_014.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_25_ljrf_-_decreto_015.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/parecer_26_ljrf_-_decreto_016.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/parecer_27_ljrf_-_projeto_lo_016.2025_-_taxa_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/756/parecer_28_ljrf_-_projeto_lo_017.2025_-_semana_azul.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/757/parecer_29_ljrf_-_decreto_017.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/758/parecer_30_ljrf_-_decreto_018.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/759/parecer_31_ljrf_-_decreto_019.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/760/parecer_32_ljrf_-_decreto_020.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/768/parecer_33_ljrf_-_projeto_lo_018.2025_-_nomeia_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/769/parecer_34_ljrf_-_projeto_lo_019.2025_-_torna_cavalgada_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/770/parecer_35_ljrf_-_projeto_res_005.2025_-_ri_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/parecer_36_ljrf_-_projeto_lo_020.2025_-_nomeia_alameda_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_37_ljrf_-_decreto_021.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/799/parecer_38_ljrf_-_decreto_022.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/parecer_39_ljrf_-_decreto_023.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/809/parecer_40_ljrf_-_projeto_lc_011.2025_-_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/810/parecer_41_ljrf_-_decreto_024.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/811/parecer_42_ljrf_-_decreto_025.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/812/parecer_43_ljrf_-_decreto_026.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/819/parecer_44_ljrf_-_decreto_027.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/parecer_45_ljrf_-_projeto_lo_023.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/825/parecer_46_ljrf_-_projeto_lo_024.2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/826/parecer_47_ljrf_-_projeto_lo_026.2025_-_semana_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_48_ljrf_-_projeto_lo_025.2025_-_gratuidade_tea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_49_ljrf_-_projeto_lo_027.2025_-_renomeia_praca.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/parecer_50_ljrf_-_decreto_028.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/parecer_51_ljrf_-_decreto_029.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_52_ljrf_-_decreto_030.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_53_ljrf_-_decreto_031.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_54_ljrf_-_decreto_032.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_55_ljrf_-_decreto_033.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_56_ljrf_-_decreto_034.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_57_ljrf_-_decreto_035.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_58_ljrf_-_decreto_036.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_59_ljrf_-_decreto_037.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_60_ljrf_-_decreto_038.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_61_ljrf_-_decreto_039.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_62_ljrf_-_decreto_040.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_63_ljrf_-_decreto_041.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_64_ljrf_-_decreto_042.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/885/parecer_65_ljrf_-_decreto_043.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/886/parecer_66_ljrf_-_decreto_044.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/887/parecer_67_ljrf_-_decreto_045.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_68_ljrf_-_projeto_lo_030.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_69_ljrf_-_projeto_lo_031.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/parecer_70_ljrf_-_projeto_lo_033.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/108/parecer_01_fo_-_projeto_lc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/109/parecer_02_fo_-_projeto_l0_04.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/110/parecer_03_fo_-_projeto_lo_05.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/111/parecer_04_fo_-_projeto_res._003.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/parecer_05_fo_-_projeto_l0_12.2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/parecer_06_fo_-_projeto_l0_13.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/parecer_07_fo_-_projeto_l0_015.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_08_fo_-_projeto_lo_016.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_09_fo_-_projeto_lo_023.2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/829/parecer_10_fo_-_projeto_lo_024.2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/82/001_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/83/002_-_joan.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/84/003_-_joan.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/85/004_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/86/005_-_andre.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/87/006_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/88/007_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/90/008_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/91/009_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/92/010_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/93/011_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/96/012_-_jussiene_e_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/97/013_-_joan.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/98/014_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/99/015_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/100/016_-_andre.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/101/017_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/106/018_-_joan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/112/019_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/113/020_-_andre.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/114/021_-_joan.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/117/022_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/180/023_-_joan.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/182/024_-_joan.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/183/025_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/184/026_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/185/027_-_andre.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/186/028_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/188/029_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/189/030_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/190/031_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/191/032_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/194/033_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/195/034_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/196/035_-_joan.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/197/036_-_andre.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/198/037_-_joan.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/199/038_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/200/039_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/356/040_-_andre.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/357/041_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/358/042_-_maria_isabel.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/359/043_-_joan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/360/044_-_joan.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/383/045_-_andre.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/384/046_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/407/047_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/408/048_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/409/049_-_andre.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/681/050_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/682/051_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/683/052_-_joan.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/684/053_-_joan.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/685/054_-_andre.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/055_-_andre.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/056_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/057_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/703/058_-_andre.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/704/059_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/705/060_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/707/061_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/708/062_-_clayton_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/709/063_-_joan.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/710/064_-_joan.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/711/065_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/712/066_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/067_-_joan.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/068_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/069_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/070_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/071_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/072_-_joan.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/073_-_joan.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/074_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/075_-_andre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/076_-_andre_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/077_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/738/078_-_andre.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/079_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/080_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/081_-_joan.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/082_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/083_-_andre.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/084_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/761/085_-_joan.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/762/086_-_joan.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/772/087_-_joan.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/088_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/780/089_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/787/090_-_andre.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/804/091_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/805/092_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/806/093_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/813/094_-_joan.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/814/095_-_clayton.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/815/096_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/820/097_-_joan.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/821/098_-_andre.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/099_-_joan.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/100_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/833/101_-_andre.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/102_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/103_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/104_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/105_-_joan.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/106_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/107_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/865/108_-_andre.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/866/109_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/867/110_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/111_-_joan.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/888/112_-_jussiene.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/889/113_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/890/114_-_joseni.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/900/115_-_joan.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/901/116_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/117_-_andre.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/118_-_francisco_sales.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/4/001_-_req_-_solicita_urgencia_na_aprovacao_do_plo_001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/5/002_-_req_-_solicita_urgencia_na_aprovacao_do_plo_002.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/7/003_-_req_-_solicita_urgencia_na_aprovacao_do_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/8/004_-_req_-_solicita_urgencia_na_aprovacao_do_pres_001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/11/005_-_req_-_solicita_urgencia_na_aprovacao_do_plc_001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/12/006_-_req_-_solicita_urgencia_na_aprovacao_do_plc_002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/14/007_-_req_-_solicita_urgencia_na_aprovacao_do_plc_003.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/74/008_-_req_-_solicita_urgencia_na_aprovacao_do_plo_003_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/76/009_-_req_-_solicita_urgencia_na_aprovacao_do_plc_004_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/78/010_-_req_-_solicita_urgencia_na_aprovacao_do_pres_002_-_carimbado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/95/011_-_req_-_solicita_urgencia_na_aprovacao_de_plo_006.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/116/012_-_req_-_solicita_urgencia_na_aprovacao_de_plc_006.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/181/013_-_req_-_solicita_urgencia_na_aprovacao_de_plo_007.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/482/014_-_req_-_solicita_urgencia_na_aprovacao_de_plc_007.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/015_-_req_-_solicita_urgencia_na_aprovacao_de_plc_008.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/016_-_req_-_solicita_urgencia_na_aprovacao_de_plo_014.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/017_-_req_-_solicita_urgencia_na_aprovacao_de_plc_009.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/018_-_req_-_solicita_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/019_-_req_-_solicita_plo_recursos_hidricos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/020_-_req_-_solicita_urgencia_na_aprovacao_de_pres_004.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/777/021_-_req_-_solicita_urgencia_na_aprovacao_de_plo_021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/781/022_-_req_-_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/782/023_-_req_-_licitacao_fardamento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/789/024_-_req_-_solicita_urgencia_na_aprovacao_de_plo_022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/793/025_-_req_-_solicita_urgencia_na_aprovacao_de_plc_010.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/026_-_req_-_requerimento_viagens_onibus.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/818/027_-_req_-_requerimento_maquinas_manutencao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/028_-_req_-_solicita_urgencia_na_aprovacao_de_plo_028.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/029_-_req_-_solicita_urgencia_na_aprovacao_de_plo_029.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/893/030_-_req_-_solicita_urgencia_na_aprovacao_de_pres_006.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/895/031_-_req_-_solicita_urgencia_na_aprovacao_de_pdl_046.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/032_-_req_-_solicita_urgencia_na_aprovacao_de_plo_032.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/033_-_req_-_solicita_urgencia_na_aprovacao_de_plo_034.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/034_-_req_-_solicita_urgencia_na_aprovacao_de_plc_012.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/035_-_req_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/036_-_req_-_solicita_urgencia_na_aprovacao_de_plo_035.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/207/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/002_-_francisco_sales_-_festa_do_badaruco.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/715/003_-_joan_siderley_-_quadrilhas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/004_-_joseni_santos_de_medeiros_-_pereguinos_de_santana.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/005_-_francisco_sales_-_filarmonica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_andre_-_padre_joaquim.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/783/007_-_jussiene_-_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/802/008_-_joan_siderley_-_festa_do_padroeiro.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/803/009_-_joseni_santos_de_medeiros_-_aposentaria_de_dede_de_bado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/817/010_-_joan_siderley_-_bicicross.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/836/011_-_joan_siderley_-_orquestra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/891/012_-_joseni_santos_de_medeiros_-_mestre_jo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/013_-_joan_siderley_-_maria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/014_-_joan_siderley_-_carlos_jorge.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/485/001_-_joan_siderley_bernardino_-_voto_de_pesar_edite_araujo_2.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/486/002_-__andre_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_joan_siderley_bernardino_-_voto_de_pesar_cocota.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/004_-_joan_siderley_bernardino_-_voto_de_pesar_paulino.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/005_-_joan_siderley_bernardino_-_voto_de_pesar_alexia.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/798/006_-__andre_-_voto_de_pesar_novinha.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>